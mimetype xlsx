--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,65 @@
     <t>11/08/2023</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Kendua Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000857/2024-2025</t>
   </si>
   <si>
     <t>1050/MD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Interconnection between new Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Kendua Piped Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte. Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000280/2024-2025</t>
+  </si>
+  <si>
+    <t>3231/MD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1120,87 +1135,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>31.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P9" s="4">
+        <v>12.28</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>94.39</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>