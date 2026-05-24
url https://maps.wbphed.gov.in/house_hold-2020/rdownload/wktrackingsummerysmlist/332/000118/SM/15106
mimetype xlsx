--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -170,90 +170,90 @@
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>RABIUL ISLAM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>New service connection at KENDUA PWSS T/W NO III Under EE/MLMD PHE DTE DIST. Malda.( CHANCHAL c c c)</t>
   </si>
   <si>
     <t>BILL/01933/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-471</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Augmentation work of OHR, Pump House and Boundary Wall of Kendua Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000857/2024-2025</t>
+  </si>
+  <si>
+    <t>1050/MD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Kendua Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016529)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000733/2023-2024</t>
   </si>
   <si>
     <t>2693/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection between new Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Kendua Piped Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte. Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000280/2024-2025</t>
   </si>
   <si>
     <t>3231/MD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -820,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>15.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -881,54 +881,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>12.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.15</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -942,54 +942,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1021,157 +1021,157 @@
         <v>7.33</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>10.97</v>
+        <v>31.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>31.92</v>
+        <v>10.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80.59</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1182,88 +1182,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>12.28</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.36</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>59.89</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>94.39</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>46.56</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>49.33</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>