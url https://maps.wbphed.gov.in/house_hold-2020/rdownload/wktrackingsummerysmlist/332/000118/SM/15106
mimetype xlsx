--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,162 +113,162 @@
   <si>
     <t>Acceptance cum formal work order for Extension of UPVC pipe line laying with Withdrawing and relaying of DI pipe line for Providing Functional Household Tap Connection (FHTC) in connection to Source Augmentation of Kendua PWSS, Chanchal I Block Malda Division PHE. Dte in The District of Malda.</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Yusuf Sk, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000568/2022-2023</t>
   </si>
   <si>
     <t>759/MD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>19/03/2023</t>
   </si>
   <si>
     <t>M/S /FAIZUL HAQUE BISWAS</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Kendua Piped Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Rajashree Banarjee, Junior Engineer,Yusuf Sk, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000723/2022-2023</t>
+  </si>
+  <si>
+    <t>1197/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>RABIUL ISLAM</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 200mm. Dia. x 150mm. Dia ) Big dia Tube Well ( 250.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe including supply of Materials at Kendua Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000768/2022-2023</t>
   </si>
   <si>
     <t>1398/MD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Kendua Piped Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Kendua Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016529)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000733/2023-2024</t>
+  </si>
+  <si>
+    <t>2693/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>26/07/2025</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Interconnection between new Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Kendua Piped Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte. Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000280/2024-2025</t>
+  </si>
+  <si>
+    <t>3231/MD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
     <t>New service connection at KENDUA PWSS T/W NO III Under EE/MLMD PHE DTE DIST. Malda.( CHANCHAL c c c)</t>
   </si>
   <si>
     <t>BILL/01933/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-471</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Kendua Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000857/2024-2025</t>
   </si>
   <si>
     <t>1050/MD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
-  </si>
-[...37 lines deleted...]
-    <t>01/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -860,379 +860,379 @@
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>12.62</v>
+        <v>4.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.01</v>
+        <v>4.18</v>
       </c>
       <c r="R4" s="4">
-        <v>95.15</v>
+        <v>99.92</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.18</v>
+        <v>12.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.18</v>
+        <v>12.01</v>
       </c>
       <c r="R5" s="4">
-        <v>99.92</v>
+        <v>95.15</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>7.33</v>
+        <v>10.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.59</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>31.92</v>
+        <v>12.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>59.89</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>10.97</v>
+        <v>7.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.84</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>80.59</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.28</v>
+        <v>31.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.36</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>59.89</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>94.39</v>