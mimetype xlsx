--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,68 +132,50 @@
     <t>03/04/2023</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA KESHARI</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 200mm. Big dia Tube Well 150 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of DAHARA Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000782/2022-2023</t>
   </si>
   <si>
     <t>1440/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>WATER TECH</t>
   </si>
   <si>
     <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of DAHARA Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000579/2024-2025</t>
   </si>
   <si>
     <t>5596/MD</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Laying of additional pipeline &amp; replacing damaged AC pipe line by UPVC Pipe line in connection with Source Augmentation of DAHARA Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .(Part-I)</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
   </si>
@@ -690,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -972,466 +954,405 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>20.04</v>
+        <v>1.71</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>1.71</v>
+        <v>46.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>46.66</v>
+        <v>4.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.19</v>
+        <v>12.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.55</v>
+        <v>8.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4">
+        <v>77</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>8.41</v>
+        <v>10.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>180.49</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>