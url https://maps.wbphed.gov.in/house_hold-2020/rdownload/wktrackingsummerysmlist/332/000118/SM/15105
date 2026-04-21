--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -835,54 +835,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>85.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>85.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1292,54 +1292,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>180.49</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>85.79</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>47.53</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>