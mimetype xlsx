--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -896,54 +896,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>11.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.66</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1018,54 +1018,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>46.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>46.38</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1079,54 +1079,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>4.19</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S7" s="4">
         <v>97</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1140,54 +1140,54 @@
       <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>12.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.19</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>89.12</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1292,54 +1292,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>180.49</v>
       </c>
       <c r="P11" s="8">
-        <v>85.79</v>
+        <v>158.4</v>
       </c>
       <c r="Q11" s="8">
-        <v>47.53</v>
+        <v>87.77</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>