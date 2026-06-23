--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,68 @@
     <t>BILL/03508/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-528</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube well site of Dahara Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000759/2024-2025</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>RAJIB MANI</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 50m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Dahara Water Supply Scheme of Harishchandrapur-II Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2024-2025</t>
+  </si>
+  <si>
+    <t>3205/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1272,87 +1290,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>10.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>20.04</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>200.53</v>
+      </c>
+      <c r="P12" s="8">
+        <v>158.4</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>78.99</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>