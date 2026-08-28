--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -113,195 +113,195 @@
   <si>
     <t>Acceptance cum formal work order for Laying of additional pipeline &amp; replacing damaged AC pipe line by UPVC Pipe line in connection with Source Augmentation of DAHARA Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .(Part-II)</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000565/2022-2023</t>
   </si>
   <si>
     <t>756/MD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA KESHARI</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Laying of additional pipeline &amp; replacing damaged AC pipe line by UPVC Pipe line in connection with Source Augmentation of DAHARA Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .(Part-I)</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000557/2022-2023</t>
+  </si>
+  <si>
+    <t>748/MD</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 200mm. Big dia Tube Well 150 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of DAHARA Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000782/2022-2023</t>
   </si>
   <si>
     <t>1440/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Dahara Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000750/2022-2023</t>
+  </si>
+  <si>
+    <t>1298/MD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Dahara Water Supply Scheme in the District of Malda under Mechanical Division, PHE Dte. (TSM/016549)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/001811/2023-2024</t>
+  </si>
+  <si>
+    <t>3698/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>27/05/2024</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 50m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Dahara Water Supply Scheme of Harishchandrapur-II Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2024-2025</t>
+  </si>
+  <si>
+    <t>3205/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
+  </si>
+  <si>
     <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of DAHARA Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000579/2024-2025</t>
   </si>
   <si>
     <t>5596/MD</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
-    <t>M/S AMIT KUMAR GUPTA</t>
-[...61 lines deleted...]
-  <si>
     <t>Quatation for new service connection at DAHARAw/s sch. T/W no III UNDER MLMD. Dist Malda. (Harishchandrapur C. C. C)</t>
   </si>
   <si>
     <t>BILL/03508/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-528</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube well site of Dahara Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000759/2024-2025</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>RAJIB MANI</t>
-  </si>
-[...16 lines deleted...]
-    <t>WATER TECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -902,492 +902,492 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>11.02</v>
+        <v>46.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.87</v>
+        <v>46.38</v>
       </c>
       <c r="R4" s="4">
-        <v>98.66</v>
+        <v>99.4</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>1.71</v>
+        <v>11.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.66</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>46.66</v>
+        <v>4.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>46.38</v>
+        <v>4.18</v>
       </c>
       <c r="R6" s="4">
-        <v>99.4</v>
+        <v>99.67</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.19</v>
+        <v>12.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.18</v>
+        <v>11.19</v>
       </c>
       <c r="R7" s="4">
-        <v>99.67</v>
+        <v>89.12</v>
       </c>
       <c r="S7" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>12.55</v>
+        <v>20.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.19</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>89.12</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>8.41</v>
+        <v>1.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>10.09</v>
+        <v>8.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>20.04</v>
+        <v>10.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>200.53</v>