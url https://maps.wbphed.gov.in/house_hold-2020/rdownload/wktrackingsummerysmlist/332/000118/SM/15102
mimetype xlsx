--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -230,63 +230,66 @@
   <si>
     <t>JOY MAA SANTOSHI ENTERPRISE.</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 2nd Tube Well Site of NEMUA Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>2393/MD</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>09/08/2025</t>
   </si>
   <si>
     <t>SURAJIT MONDAL</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line by different dia UPVC pipe for NEMUA Piped Water Supply Scheme at Old Malda Dev. Block of Malda District under Malda Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+    <t>Construction of Boundary Wall and Pathway at 3rd Tube Well Site of Nemua Piped Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000965/2023-2024</t>
+  </si>
+  <si>
+    <t>804/MD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -697,51 +700,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1247,94 +1250,94 @@
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>23.88</v>
+        <v>8.77</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>84.38</v>
+        <v>69.27</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
       <c r="Q11" s="8">
         <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>