--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,126 +152,105 @@
   <si>
     <t>BINA CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Nemua PWSS, Old Malda C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/001519/2023-2024</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Design, Fabrication, Supplying, Installation, Commissioning,and 3 (three) months Trial Run and 40 cum/hr. capacity of Iron Elimination Plants (Pressure type) with provision of polishing unit alongwith Construction of 3.60 mtr.X 3.00 mtr Blower Room in connection with source Augmentation at 3rd Tube Well site of NEMUA Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000184/2023-2024</t>
   </si>
   <si>
     <t>776/MD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 2nd Tube Well Site of NEMUA Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>2393/MD</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>09/08/2025</t>
+  </si>
+  <si>
+    <t>SURAJIT MONDAL</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Source Augmentation Nemua Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000319/2024-2025</t>
   </si>
   <si>
     <t>2946/MLMD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>JOY MAA SANTOSHI ENTERPRISE.</t>
-  </si>
-[...19 lines deleted...]
-    <t>SURAJIT MONDAL</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and Pathway at 3rd Tube Well Site of Nemua Piped Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000965/2023-2024</t>
   </si>
   <si>
     <t>804/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>GOUTAM SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -678,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -841,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.45</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -902,54 +881,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -961,166 +940,166 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>3004375746</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>7.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>17.17</v>
+        <v>6.16</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.16</v>
+        <v>5.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
@@ -1140,223 +1119,162 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>11.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.02</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>87.9</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.98</v>
+        <v>8.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>52.1</v>
+      </c>
+      <c r="P10" s="8">
+        <v>37.15</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>71.3</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>