--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,86 @@
     <t>11/09/2024</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>JOY MAA SANTOSHI ENTERPRISE.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and Pathway at 3rd Tube Well Site of Nemua Piped Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000965/2023-2024</t>
   </si>
   <si>
     <t>804/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>GOUTAM SAHA</t>
+  </si>
+  <si>
+    <t>Design, Fabrication, Supplying, Installation, Commissioning,and 3 (three) months Trial Run and 40 cum/hr. capacity of Iron Elimination Plants (Pressure type) with provision of polishing unit alongwith Construction of 3.60 mtr.X 3.00 mtr Blower Room in connection with source Augmentation at 3rd Tube Well site of NEMUA Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000609/2023-2024</t>
+  </si>
+  <si>
+    <t>4113/MD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line by different dia UPVC pipe for NEMUA Piped Water Supply Scheme at Old Malda Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000701/2022-2023</t>
+  </si>
+  <si>
+    <t>1158/MD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,73 +693,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1194,87 +1230,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>8.77</v>
       </c>
       <c r="Q9" s="4">
         <v>8.72</v>
       </c>
       <c r="R9" s="4">
         <v>99.42</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>17.17</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>15.43</v>
+      </c>
+      <c r="R10" s="4">
+        <v>89.88</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>23.88</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>18.55</v>
+      </c>
+      <c r="R11" s="4">
+        <v>77.65</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>93.15</v>
+      </c>
+      <c r="P12" s="8">
+        <v>71.12</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>76.35</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>