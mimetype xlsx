--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,198 +113,198 @@
   <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 3 (102.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at NEMUA Water Supply Scheme of Old Malda Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000710/2022-2023</t>
   </si>
   <si>
     <t>1168/MD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line by different dia UPVC pipe for NEMUA Piped Water Supply Scheme at Old Malda Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000701/2022-2023</t>
+  </si>
+  <si>
+    <t>1158/MD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Nemua Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000731/2022-2023</t>
   </si>
   <si>
     <t>1205/MD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>BINA CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Nemua PWSS, Old Malda C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/001519/2023-2024</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Design, Fabrication, Supplying, Installation, Commissioning,and 3 (three) months Trial Run and 40 cum/hr. capacity of Iron Elimination Plants (Pressure type) with provision of polishing unit alongwith Construction of 3.60 mtr.X 3.00 mtr Blower Room in connection with source Augmentation at 3rd Tube Well site of NEMUA Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000609/2023-2024</t>
+  </si>
+  <si>
+    <t>4113/MD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and Pathway at 3rd Tube Well Site of Nemua Piped Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000965/2023-2024</t>
+  </si>
+  <si>
+    <t>804/MD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM SAHA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Source Augmentation Nemua Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000319/2024-2025</t>
+  </si>
+  <si>
+    <t>2946/MLMD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>JOY MAA SANTOSHI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000184/2023-2024</t>
   </si>
   <si>
     <t>776/MD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 2nd Tube Well Site of NEMUA Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>2393/MD</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>09/08/2025</t>
   </si>
   <si>
     <t>SURAJIT MONDAL</t>
-  </si>
-[...73 lines deleted...]
-    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -905,185 +905,189 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.15</v>
+        <v>23.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.14</v>
+        <v>18.55</v>
       </c>
       <c r="R4" s="4">
-        <v>99.8</v>
+        <v>77.65</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4">
-[...2 lines deleted...]
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>7.84</v>
+        <v>4.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.84</v>
+        <v>4.14</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>99.8</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="L6" s="4">
+        <v>3004375746</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>6.16</v>
+        <v>7.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1091,304 +1095,300 @@
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>5.98</v>
+        <v>17.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>89.88</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>11.4</v>
+        <v>8.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.02</v>
+        <v>8.72</v>
       </c>
       <c r="R8" s="4">
-        <v>87.9</v>
+        <v>99.42</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>8.77</v>
+        <v>11.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.72</v>
+        <v>10.02</v>
       </c>
       <c r="R9" s="4">
-        <v>99.42</v>
+        <v>87.9</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>17.17</v>
+        <v>6.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.43</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>89.88</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>23.88</v>
+        <v>5.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>18.55</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>77.65</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>93.15</v>