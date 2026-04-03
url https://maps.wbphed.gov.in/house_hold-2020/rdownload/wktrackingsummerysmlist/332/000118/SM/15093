--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -230,87 +230,120 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- IV of Moyna, Gazol CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03690/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-673</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line by different dia UPVC pipe for MOYNA Piped Water Supply Scheme (Moua- Bade Myna, JL No. 117) at Gazole Dev. Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000698/2022-2023</t>
   </si>
   <si>
     <t>1155/MD</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>15/08/2025</t>
   </si>
   <si>
     <t>M/S BABLU ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Moyna Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000774/2024-2025</t>
   </si>
   <si>
     <t>297/MD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>Augmentation of ensure proper functioning of 450 M³ capacity 20 Mtr. staging height RCC Over Head Reservoir of MOYNA Water Supply scheme under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000888/2024-2025</t>
   </si>
   <si>
     <t>1127/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>HIND CO-OPERATIVA LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tube well site of Moyna Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000677/2024-2025</t>
+  </si>
+  <si>
+    <t>6202/MD</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>Augmentation of Head Work site Pump House at MOYNA Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000885/2024-2025</t>
+  </si>
+  <si>
+    <t>1124/MD</t>
+  </si>
+  <si>
+    <t>Augmentation of Pump House-2 at MOYNA Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000886/2024-2025</t>
+  </si>
+  <si>
+    <t>1125/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1417,87 +1450,270 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>9.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P13" s="4">
+        <v>7.17</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P14" s="4">
+        <v>2.06</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.02</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>178.49</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>