--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1017,54 +1017,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>9.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.86</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1078,54 +1078,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>8.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>49.42</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1139,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>22.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>79.4</v>
       </c>
       <c r="S7" s="4">
         <v>79</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1314,54 +1314,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>22.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.85</v>
       </c>
       <c r="S10" s="4">
         <v>37</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1653,54 +1653,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>178.49</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>50.41</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>28.24</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>