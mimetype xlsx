--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,59 @@
     <t>6202/MD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>Augmentation of Head Work site Pump House at MOYNA Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000885/2024-2025</t>
   </si>
   <si>
     <t>1124/MD</t>
   </si>
   <si>
     <t>Augmentation of Pump House-2 at MOYNA Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000886/2024-2025</t>
   </si>
   <si>
     <t>1125/MD</t>
+  </si>
+  <si>
+    <t>RTOR000062/2025-2026</t>
+  </si>
+  <si>
+    <t>5591/MD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1633,87 +1642,144 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P15" s="4">
         <v>2.02</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2.77</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>181.26</v>
+      </c>
+      <c r="P17" s="8">
+        <v>50.41</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>27.81</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>