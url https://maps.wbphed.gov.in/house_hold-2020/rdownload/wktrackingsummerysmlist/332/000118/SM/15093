--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -128,222 +128,222 @@
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>MOMTAJ ALI</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 4 (171.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at MOYNA Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000712/2022-2023</t>
   </si>
   <si>
     <t>1170/MD</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>A. D. D. ASSOCIATES</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line by different dia UPVC pipe for MOYNA Piped Water Supply Scheme (Moua- Bade Myna, JL No. 117) at Gazole Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Biswajit Gosh, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000698/2022-2023</t>
+  </si>
+  <si>
+    <t>1155/MD</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>M/S BABLU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Moyna Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000732/2022-2023</t>
+  </si>
+  <si>
+    <t>1206/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>M/S /FAIZUL HAQUE BISWAS</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning &amp; Trial operation of electro-mechanical components at T/W no III &amp; IV of Source Augmentation Moyna Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016347)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000689/2023-2024</t>
+  </si>
+  <si>
+    <t>2764/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ART CENTRE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 3 (171.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at MOYNA Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000711/2022-2023</t>
   </si>
   <si>
     <t>1169/MD</t>
   </si>
   <si>
     <t>M/S SAHA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Moyna Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
-[...44 lines deleted...]
-    <t>MUKHERJEE ART CENTRE</t>
+    <t>Construction of Boundary Wall at 3rd Tube well site of Moyna Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000677/2024-2025</t>
+  </si>
+  <si>
+    <t>6202/MD</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000167/2023-2024</t>
   </si>
   <si>
     <t>248/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- IV of Moyna, Gazol CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03690/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-673</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line by different dia UPVC pipe for MOYNA Piped Water Supply Scheme (Moua- Bade Myna, JL No. 117) at Gazole Dev. Block of Malda District under Malda Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Moyna Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000774/2024-2025</t>
   </si>
   <si>
     <t>297/MD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>Augmentation of ensure proper functioning of 450 M³ capacity 20 Mtr. staging height RCC Over Head Reservoir of MOYNA Water Supply scheme under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000888/2024-2025</t>
   </si>
   <si>
     <t>1127/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>HIND CO-OPERATIVA LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at 3rd Tube well site of Moyna Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...11 lines deleted...]
-    <t>23/01/2025</t>
+    <t>Augmentation of Pump House-2 at MOYNA Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000886/2024-2025</t>
+  </si>
+  <si>
+    <t>1125/MD</t>
   </si>
   <si>
     <t>Augmentation of Head Work site Pump House at MOYNA Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000885/2024-2025</t>
   </si>
   <si>
     <t>1124/MD</t>
-  </si>
-[...7 lines deleted...]
-    <t>1125/MD</t>
   </si>
   <si>
     <t>RTOR000062/2025-2026</t>
   </si>
   <si>
     <t>5591/MD</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1017,100 +1017,100 @@
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>9.8</v>
+        <v>22.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.83</v>
+        <v>20.58</v>
       </c>
       <c r="R5" s="4">
-        <v>79.86</v>
+        <v>90.85</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>8.33</v>
       </c>
       <c r="Q6" s="4">
         <v>4.12</v>
       </c>
       <c r="R6" s="4">
         <v>49.42</v>
       </c>
@@ -1184,546 +1184,546 @@
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>3.08</v>
+        <v>9.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>79.86</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>4.28</v>
+        <v>7.17</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>22.65</v>
+        <v>3.08</v>
       </c>
       <c r="Q10" s="4">
-        <v>20.58</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>90.85</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>52.13</v>
+        <v>4.28</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>9.24</v>
+        <v>52.13</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>7.17</v>
+        <v>9.24</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P14" s="4">
-        <v>2.06</v>
+        <v>2.02</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P15" s="4">
-        <v>2.02</v>
+        <v>2.06</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="P16" s="4">
         <v>2.77</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>