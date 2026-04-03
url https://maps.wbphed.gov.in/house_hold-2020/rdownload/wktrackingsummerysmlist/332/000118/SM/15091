--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,74 +210,50 @@
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE,</t>
   </si>
   <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Uttar Kumedpur Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000806/2024-2025</t>
   </si>
   <si>
     <t>438/MD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>M/S T. K. CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Uttar Kumedpur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000751/2022-2023</t>
   </si>
   <si>
     <t>1299/MD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>07/05/2023</t>
   </si>
   <si>
     <t>SOFIKUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -684,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1185,186 +1161,125 @@
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.9</v>
+        <v>4.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>87.63</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>