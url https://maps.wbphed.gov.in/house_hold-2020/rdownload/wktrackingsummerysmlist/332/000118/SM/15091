--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,108 +170,132 @@
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Quatation for new service connection at Uttar Kumedpur w/s sch. T/W no III UNDER MLMD. Dist Malda. (Harishchandrapur C. C. C)</t>
   </si>
   <si>
     <t>BILL/03506/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-526</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Augmentation work of OHR, Pump House and Boundary Wall of Uttar Kumedpur Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000806/2024-2025</t>
+  </si>
+  <si>
+    <t>438/MD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>M/S T. K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Uttar Kumedpur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000751/2022-2023</t>
+  </si>
+  <si>
+    <t>1299/MD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>SOFIKUL ISLAM</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Uttar Kumedpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.(TSM/017125)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000580/2023-2024</t>
   </si>
   <si>
     <t>2629/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE,</t>
   </si>
   <si>
-    <t>Augmentation work of OHR, Pump House and Boundary Wall of Uttar Kumedpur Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...32 lines deleted...]
-    <t>SOFIKUL ISLAM</t>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Uttar Kumedpur, Dahara, Khopakati, Sultannagar PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000964/2024-2025</t>
+  </si>
+  <si>
+    <t>653/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -823,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -945,54 +969,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>12.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.88</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>82.09</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1024,262 +1048,323 @@
         <v>13.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.31</v>
+        <v>32.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>32.5</v>
+        <v>4.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>4.19</v>
+        <v>11.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>88.53</v>
+      </c>
+      <c r="P11" s="8">
+        <v>25.76</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>29.09</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>