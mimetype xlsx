--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,189 +89,189 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Uttar Kumedpur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/15091</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Uttar Kumedpur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000751/2022-2023</t>
+  </si>
+  <si>
+    <t>1299/MD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>SOFIKUL ISLAM</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Laying of additional UPVC Pipe line in connection with Source Augmentation of Uttar Kumedpur Piped Water Supply Scheme at Harishchandrapur II Block, under Malda Division, P.H.E. Dte. in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>766/MD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>19/03/2023</t>
   </si>
   <si>
     <t>CHARU CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 150mm. Big dia Tube Well 246 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of UTTAR KUMEDPUR Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000783/2022-2023</t>
+  </si>
+  <si>
+    <t>1441/MD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>ASHIS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Uttar Kumedpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.(TSM/017125)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000580/2023-2024</t>
+  </si>
+  <si>
+    <t>2629/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE,</t>
+  </si>
+  <si>
     <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Uttar Kumedpur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Mr. Susanta Pal, JE_Deputation</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000195/2024-2025</t>
   </si>
   <si>
     <t>2899/MD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>07/07/2024</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 150mm. Big dia Tube Well 246 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of UTTAR KUMEDPUR Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
-[...19 lines deleted...]
-  <si>
     <t>Quatation for new service connection at Uttar Kumedpur w/s sch. T/W no III UNDER MLMD. Dist Malda. (Harishchandrapur C. C. C)</t>
   </si>
   <si>
     <t>BILL/03506/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-526</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Uttar Kumedpur Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000806/2024-2025</t>
   </si>
   <si>
     <t>438/MD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>M/S T. K. CONSTRUCTION</t>
-  </si>
-[...40 lines deleted...]
-    <t>SWAPAN ENTERPRISE,</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Uttar Kumedpur, Dahara, Khopakati, Sultannagar PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000964/2024-2025</t>
   </si>
   <si>
     <t>653/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
   </si>
@@ -844,60 +844,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.7</v>
+        <v>4.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>11.7</v>
+        <v>4.18</v>
       </c>
       <c r="R3" s="4">
-        <v>99.97</v>
+        <v>99.85</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -905,94 +905,94 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.11</v>
+        <v>11.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>12.03</v>
       </c>
       <c r="Q5" s="4">
         <v>9.88</v>
       </c>
       <c r="R5" s="4">
         <v>82.09</v>
       </c>
@@ -1005,261 +1005,261 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>13.78</v>
+        <v>11.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>32.5</v>
+        <v>2.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.19</v>
+        <v>13.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.18</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.85</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>11.31</v>
+        <v>32.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>