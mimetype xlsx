--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,71 @@
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 150mm. Big dia Tube Well 140 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of DAKSHIN MAHENDRAPUR Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000780/2022-2023</t>
   </si>
   <si>
     <t>1438/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Dakhin Mahendrapur PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Yusuf Sk, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000905/2023-2024</t>
+  </si>
+  <si>
+    <t>278/MD</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>25/02/2024</t>
+  </si>
+  <si>
+    <t>S N CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1339,87 +1360,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>8.45</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.18</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>99</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>87.98</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>