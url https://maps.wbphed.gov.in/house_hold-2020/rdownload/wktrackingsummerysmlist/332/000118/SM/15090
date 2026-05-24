--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -206,90 +206,90 @@
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>767/MD</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>New service connection at DAKSHIN MAHENDRAPUR T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
   </si>
   <si>
     <t>BILL/00767/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-193</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 150mm. Big dia Tube Well 140 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of DAKSHIN MAHENDRAPUR Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000780/2022-2023</t>
+  </si>
+  <si>
+    <t>1438/MD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Dakshin Mahemdrapur Water Supply Scheme in the District of Malda under Mechanical Division, PHE Dte. (TSM/017129)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000572/2023-2024</t>
   </si>
   <si>
     <t>2621/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
-  </si>
-[...16 lines deleted...]
-    <t>ABHIJIT PAUL</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Dakhin Mahendrapur PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Yusuf Sk, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000905/2023-2024</t>
   </si>
   <si>
     <t>278/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>S N CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -862,54 +862,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>14.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.66</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -923,54 +923,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>11.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1167,54 +1167,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P8" s="4">
         <v>11.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1246,157 +1246,157 @@
         <v>6.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>10.91</v>
+        <v>8.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>8.45</v>
+        <v>10.91</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>87.24</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1441,54 +1441,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>87.98</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>53.78</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>61.13</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>