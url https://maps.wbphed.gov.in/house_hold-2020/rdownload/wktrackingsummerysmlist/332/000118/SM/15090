--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,71 @@
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Dakhin Mahendrapur PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Yusuf Sk, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000905/2023-2024</t>
   </si>
   <si>
     <t>278/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>S N CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Dedicated pipe line for improvement of functionality of Dakshin Mahendrapur Piped Water Supply Scheme at harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Sri Susanta Saha, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000952/2025-2026</t>
+  </si>
+  <si>
+    <t>768/MD</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR PAUL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1421,87 +1442,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>4.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>52.73</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>140.71</v>
+      </c>
+      <c r="P14" s="8">
+        <v>53.78</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>38.22</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>