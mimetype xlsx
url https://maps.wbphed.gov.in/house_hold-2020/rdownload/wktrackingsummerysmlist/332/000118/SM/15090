--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,204 +113,204 @@
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damaged A.C pipe line by different dia UPVC pipe for Dakshin Mahendrapur Piped Water Supply scheme in Harischandrapur I Block under Malda Division PHE. Dte. (Part-II)</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000567/2022-2023</t>
   </si>
   <si>
     <t>758/MD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>19/03/2023</t>
   </si>
   <si>
     <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damaged A.C pipe line by different dia UPVC pipe for Dakshin Mahendrapur Piped Water Supply scheme in Harischandrapur I Block under Malda Division PHE. Dte. (Part-III)</t>
+  </si>
+  <si>
+    <t>ORD/000576/2022-2023</t>
+  </si>
+  <si>
+    <t>767/MD</t>
+  </si>
+  <si>
+    <t>RAHANUL ALAM</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damaged A.C pipe line by different dia UPVC pipe for Dakshin Mahendrapur Piped Water Supply scheme in Harischandrapur I Block under Malda Division PHE. Dte. (Part-I)</t>
   </si>
   <si>
     <t>ORD/000560/2022-2023</t>
   </si>
   <si>
     <t>751/MD</t>
   </si>
   <si>
-    <t>RAHANUL ALAM</t>
+    <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 150mm. Big dia Tube Well 140 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of DAKSHIN MAHENDRAPUR Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000780/2022-2023</t>
+  </si>
+  <si>
+    <t>1438/MD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Dakshin Mahemdrapur Water Supply Scheme in the District of Malda under Mechanical Division, PHE Dte. (TSM/017129)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000572/2023-2024</t>
+  </si>
+  <si>
+    <t>2621/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Dakshin Mahendrapur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000584/2024-2025</t>
   </si>
   <si>
     <t>5618/MD</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Dakshin Mahendrapur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000175/2024-2025</t>
   </si>
   <si>
     <t>2950/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Dakshin Mahendrapur Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000220/2024-2025</t>
   </si>
   <si>
     <t>3203/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>27/07/2024</t>
   </si>
   <si>
     <t>M/S EHAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damaged A.C pipe line by different dia UPVC pipe for Dakshin Mahendrapur Piped Water Supply scheme in Harischandrapur I Block under Malda Division PHE. Dte. (Part-III)</t>
-[...8 lines deleted...]
-    <t>Malda Mechanical</t>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Dakhin Mahendrapur PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Yusuf Sk, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000905/2023-2024</t>
+  </si>
+  <si>
+    <t>278/MD</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>25/02/2024</t>
+  </si>
+  <si>
+    <t>S N CONSTRUCTION</t>
   </si>
   <si>
     <t>New service connection at DAKSHIN MAHENDRAPUR T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
   </si>
   <si>
     <t>BILL/00767/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-193</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...61 lines deleted...]
-    <t>S N CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Dedicated pipe line for improvement of functionality of Dakshin Mahendrapur Piped Water Supply Scheme at harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Sri Susanta Saha, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000952/2025-2026</t>
   </si>
   <si>
     <t>768/MD</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>PRADIP KUMAR PAUL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -941,578 +941,578 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>11.27</v>
+        <v>11.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.22</v>
+        <v>11.29</v>
       </c>
       <c r="R4" s="4">
-        <v>99.59</v>
+        <v>99.84</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="P5" s="4">
-        <v>1.82</v>
+        <v>11.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>7.23</v>
+        <v>8.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" s="13" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>11.45</v>
+        <v>10.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.24</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>11.31</v>
+        <v>1.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.29</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="P9" s="4">
-        <v>6.78</v>
+        <v>7.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>8.45</v>
+        <v>11.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>8.39</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.33</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>10.91</v>
+        <v>4.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>9.52</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>87.24</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>4.18</v>
+        <v>6.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>52.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>