--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -131,93 +131,93 @@
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Bihari Piped Water Supply Scheme at Ratua-I Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000721/2022-2023</t>
   </si>
   <si>
     <t>1195/MD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>M/S MAJAF CONSTRUCTION</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Behari Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016679)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000566/2023-2024</t>
+  </si>
+  <si>
+    <t>2618/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Laying of Distribution pipe line for Functional Household Tap Connection in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Rampur village of Bihari Water Supply Scheme under Malda Division PHE. Dte in The District of Malda.</t>
   </si>
   <si>
     <t>ORD/000558/2022-2023</t>
   </si>
   <si>
     <t>749/MD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>19/03/2023</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
-  </si>
-[...25 lines deleted...]
-    <t>NEOGI ENTERPRISE.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bihari Zone-I Water Supply Scheme under Ratua-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sujit Sarkar, Junior Engineer,Tapan Haldar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000089/2025-2026</t>
   </si>
   <si>
     <t>2422/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR BANIK</t>
   </si>
@@ -891,157 +891,157 @@
         <v>4.17</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.67</v>
+        <v>10.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>56.16</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>10.92</v>
+        <v>5.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.37</v>
       </c>
       <c r="S6" s="4">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1107,94 +1107,94 @@
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>29.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>74.26</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>11.48</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>15.46</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>