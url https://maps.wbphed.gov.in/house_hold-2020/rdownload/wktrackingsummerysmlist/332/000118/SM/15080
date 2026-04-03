--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -263,54 +263,72 @@
   <si>
     <t>2707/MD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 2nd Tube Well Site of MOBARAKPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>1740/MD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>16/12/2025</t>
   </si>
   <si>
     <t>M/S DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 4th Tube well Site of MOBARAKPUR Piped Water Supply Scheme at Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000961/2023-2024</t>
+  </si>
+  <si>
+    <t>712/MD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>S. R. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1425,87 +1443,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>5.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>6.71</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>169.42</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>