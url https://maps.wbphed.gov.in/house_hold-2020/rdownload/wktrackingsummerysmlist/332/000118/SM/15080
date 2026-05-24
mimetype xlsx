--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -880,54 +880,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.24</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -941,54 +941,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>7.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.53</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1002,54 +1002,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>8.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.28</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1063,54 +1063,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>27.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>49.17</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1124,54 +1124,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>14.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.29</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.15</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1185,54 +1185,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>41.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>40.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.06</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1246,54 +1246,54 @@
       <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>21.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.54</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.77</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1307,54 +1307,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P10" s="4">
         <v>7.66</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.61</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.26</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1490,88 +1490,88 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>6.71</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>169.42</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>125.04</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>73.81</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>