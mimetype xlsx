--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,246 +89,246 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Mabrakpur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/15080</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for MABARAKPUR Piped Water Supply Scheme (Mouza- Jalkar Bithan, JL No. 115) at Old Malda Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000706/2022-2023</t>
+  </si>
+  <si>
+    <t>1164/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>AVIK KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Design, Fabrication, Supplying, Installation, Commissioning,and 3 (three) months Trial Run and 25 cum/hr. capacity of Iron Elimination Plants (Pressure type) with provision of polishing unit alongwith Construction of 3.60 mtr.X 3.00 mtr Blower Room in connection with source Augmentation at 3rd Tube Well site of MABARAKPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000608/2023-2024</t>
+  </si>
+  <si>
+    <t>4112/MD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for MABARAKPUR Piped Water Supply Scheme (Moua Mabrakpur, JL No.- 123 &amp; Mouza-Muchia, JL No. 124) at Old Malda Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000699/2022-2023</t>
+  </si>
+  <si>
+    <t>1156/MD</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR DEY</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 3 ( 99.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at MABARAKPUR Water Supply Scheme of Old Malda Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Amit Biswas, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000707/2022-2023</t>
   </si>
   <si>
     <t>1165/MD</t>
   </si>
   <si>
-    <t>20/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning &amp; Trial operation of electro-mechanical components at T/W no III &amp; IV of Source Augmentation Mabarakpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016719)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000700/2023-2024</t>
+  </si>
+  <si>
+    <t>2775/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Mobarakpur Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000730/2022-2023</t>
+  </si>
+  <si>
+    <t>1204/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>M. S. AGENCY</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 4 ( 99.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at MABARAKPUR Water Supply Scheme of Old Malda Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000708/2022-2023</t>
   </si>
   <si>
     <t>1166/MD</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Mobarakpur Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
-[...91 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and pathway at 3rd Tube well Site of MOBARAKPUR Piped Water Supply Scheme at Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000908/2023-2024</t>
   </si>
   <si>
     <t>286/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at 4th Tube well Site of MOBARAKPUR Piped Water Supply Scheme at Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000961/2023-2024</t>
+  </si>
+  <si>
+    <t>712/MD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>S. R. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Augmentation work of Boundary wall, Pump House, Blower Room RCC Over Head Reservoir and Construction Pathway &amp; Approach Road at Head Work Site of MOBARAKPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000156/2025-2026</t>
   </si>
   <si>
     <t>2707/MD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 2nd Tube Well Site of MOBARAKPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>1740/MD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>M/S DEY ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>S. R. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -877,423 +877,423 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.79</v>
+        <v>27.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.03</v>
+        <v>13.46</v>
       </c>
       <c r="R3" s="4">
-        <v>90.24</v>
+        <v>49.17</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>7.79</v>
+        <v>14.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.2</v>
+        <v>13.29</v>
       </c>
       <c r="R4" s="4">
-        <v>79.53</v>
+        <v>90.15</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>8.3</v>
+        <v>41.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.28</v>
+        <v>40.94</v>
       </c>
       <c r="R5" s="4">
-        <v>99.83</v>
+        <v>98.06</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>27.37</v>
+        <v>7.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.46</v>
+        <v>7.03</v>
       </c>
       <c r="R6" s="4">
-        <v>49.17</v>
+        <v>90.24</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>14.74</v>
+        <v>21.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.29</v>
+        <v>21.54</v>
       </c>
       <c r="R7" s="4">
-        <v>90.15</v>
+        <v>98.77</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>41.74</v>
+        <v>8.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>40.94</v>
+        <v>8.28</v>
       </c>
       <c r="R8" s="4">
-        <v>98.06</v>
+        <v>99.83</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>21.81</v>
+        <v>7.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>21.54</v>
+        <v>6.2</v>
       </c>
       <c r="R9" s="4">
-        <v>98.77</v>
+        <v>79.53</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1301,243 +1301,243 @@
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>7.66</v>
       </c>
       <c r="Q10" s="4">
         <v>7.61</v>
       </c>
       <c r="R10" s="4">
         <v>99.26</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>19.71</v>
+        <v>6.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>5.78</v>
+        <v>19.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>6.71</v>
+        <v>5.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.7</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.83</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>