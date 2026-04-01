--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -245,81 +245,123 @@
   <si>
     <t>RTOR000021/2024-2025</t>
   </si>
   <si>
     <t>3997/MD</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Dalla, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02468/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-401</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
+    <t>Replacement of ( 200 mm Dia. All through) Tubewell No.-1 (75 M deep) at Head Work Site by D.R Rig. Method using P.V.C. pipe &amp; Gravel Filter including Supply of materials at DALLA Water Supply Scheme of Habibpur Block under Malda Division, P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000974/2023-2024</t>
+  </si>
+  <si>
+    <t>871/MD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for DALLA Piped Water Supply Scheme (Moua-Aragacchhi, JL-No. 57) at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000736/2022-2023</t>
   </si>
   <si>
     <t>1208/MD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>EUREKA UNEMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for DALLA Piped Water Supply Scheme (Mouza-Dalla, JL No. 54) at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000738/2022-2023</t>
   </si>
   <si>
     <t>1210/MD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 30m³/hr. capacity Pressure type IRON ELIMINATION Plant for providing FHTC with Construction of Blower room &amp; backwash water disposal at Tubewell no. 4 site of Dalla Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001009/2023-2024</t>
+  </si>
+  <si>
+    <t>1185/MD</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 30m³/hr. capacity Pressure type IRON ELIMINATION Plant for providing FHTC with Construction of Blower room &amp; backwash water disposal at Tubewell no. 3 site of Dalla Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001008/2023-2024</t>
+  </si>
+  <si>
+    <t>1184/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1407,51 +1449,51 @@
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>22.03</v>
+        <v>7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
@@ -1459,113 +1501,296 @@
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>28.46</v>
+        <v>22.03</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>28.46</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>16.64</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>50</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>16.64</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>30</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>163.88</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>