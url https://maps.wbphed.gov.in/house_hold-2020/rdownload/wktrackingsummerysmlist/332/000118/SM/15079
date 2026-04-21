--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -913,54 +913,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.18</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -974,54 +974,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>6.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.04</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1033,54 +1033,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4">
         <v>3004413357</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1216,54 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>22.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.62</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>75.27</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1730,54 +1730,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>163.88</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>33.55</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>20.47</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>