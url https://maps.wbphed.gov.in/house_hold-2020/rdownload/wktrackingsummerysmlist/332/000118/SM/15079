--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -1094,54 +1094,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>11.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>83.43</v>
       </c>
       <c r="S6" s="4">
         <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1155,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>8.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1216,54 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>22.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>16.62</v>
+        <v>22.03</v>
       </c>
       <c r="R8" s="4">
-        <v>75.27</v>
+        <v>99.72</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1277,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>0.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1513,54 +1513,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>22.03</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>20.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>94.37</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1574,54 +1574,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>28.46</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>26.39</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>92.73</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1730,54 +1730,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>163.88</v>
       </c>
       <c r="P17" s="8">
-        <v>33.55</v>
+        <v>105.04</v>
       </c>
       <c r="Q17" s="8">
-        <v>20.47</v>
+        <v>64.1</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>