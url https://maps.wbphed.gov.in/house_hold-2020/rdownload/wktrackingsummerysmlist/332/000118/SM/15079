--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Dalla Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/15079</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for DALLA Piped Water Supply Scheme (Moua-Aragacchhi, JL-No. 57) at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000736/2022-2023</t>
+  </si>
+  <si>
+    <t>1208/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>EUREKA UNEMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 4 ( 78.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at DALLA Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Biswajit Gosh, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000771/2022-2023</t>
+  </si>
+  <si>
+    <t>1429/MD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Dalla Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000755/2022-2023</t>
+  </si>
+  <si>
+    <t>1303/MD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>M/S BHARATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III &amp; IV of Dalla Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016720)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000560/2023-2024</t>
+  </si>
+  <si>
+    <t>2615/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>ANIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. IV of Dalla, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000924/2023-2024</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 3 ( 78.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at DALLA Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000770/2022-2023</t>
   </si>
   <si>
     <t>1428/MD</t>
   </si>
   <si>
-    <t>29/03/2023</t>
-[...35 lines deleted...]
-    <t>W.B.S.E.D.C.LTD</t>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for DALLA Piped Water Supply Scheme (Mouza-Dalla, JL No. 54) at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000738/2022-2023</t>
+  </si>
+  <si>
+    <t>1210/MD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR DEY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall of Tubewell site at Dalla Mouza of Dalla Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Ziaur Rahaman, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001018/2023-2024</t>
   </si>
   <si>
     <t>1186/MD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>J. M. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Dalla Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte.</t>
-[...35 lines deleted...]
-    <t>ANIMA ENTERPRISE</t>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 30m³/hr. capacity Pressure type IRON ELIMINATION Plant for providing FHTC with Construction of Blower room &amp; backwash water disposal at Tubewell no. 3 site of Dalla Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001008/2023-2024</t>
+  </si>
+  <si>
+    <t>1184/MD</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 30m³/hr. capacity Pressure type IRON ELIMINATION Plant for providing FHTC with Construction of Blower room &amp; backwash water disposal at Tubewell no. 4 site of Dalla Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001009/2023-2024</t>
+  </si>
+  <si>
+    <t>1185/MD</t>
+  </si>
+  <si>
+    <t>Replacement of ( 200 mm Dia. All through) Tubewell No.-1 (75 M deep) at Head Work Site by D.R Rig. Method using P.V.C. pipe &amp; Gravel Filter including Supply of materials at DALLA Water Supply Scheme of Habibpur Block under Malda Division, P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000974/2023-2024</t>
+  </si>
+  <si>
+    <t>871/MD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
     <t>Devlopment of 200 mm dia. (90 Mtr. Deep) Big dia. Tube Well at Head Work Site by using suitable Air compressor at DALLA Piped Water Supply Scheme of Habibpur Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000977/2023-2024</t>
   </si>
   <si>
     <t>456/MD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2024-2025</t>
   </si>
   <si>
     <t>3997/MD</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Dalla, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02468/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-401</t>
   </si>
   <si>
     <t>03/01/2024</t>
-  </si>
-[...73 lines deleted...]
-    <t>1184/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -910,843 +910,843 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.86</v>
+        <v>22.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.98</v>
+        <v>20.79</v>
       </c>
       <c r="R3" s="4">
-        <v>87.18</v>
+        <v>94.37</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>6.86</v>
       </c>
       <c r="Q4" s="4">
         <v>6.17</v>
       </c>
       <c r="R4" s="4">
         <v>90.04</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3004413357</v>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.77</v>
+        <v>8.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.77</v>
+        <v>8.32</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>99.74</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>11.89</v>
+        <v>22.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.92</v>
+        <v>22.03</v>
       </c>
       <c r="R6" s="4">
-        <v>83.43</v>
+        <v>99.72</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>3004413357</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>8.34</v>
+        <v>4.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.32</v>
+        <v>4.77</v>
       </c>
       <c r="R7" s="4">
-        <v>99.74</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="P8" s="4">
-        <v>22.09</v>
+        <v>6.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>22.03</v>
+        <v>5.98</v>
       </c>
       <c r="R8" s="4">
-        <v>99.72</v>
+        <v>87.18</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.68</v>
+        <v>28.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.68</v>
+        <v>26.39</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>92.73</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>7.39</v>
+        <v>11.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>83.43</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>4.25</v>
+        <v>16.64</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>7</v>
+        <v>16.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>22.03</v>
+        <v>7</v>
       </c>
       <c r="Q13" s="4">
-        <v>20.79</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>94.37</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="P14" s="4">
-        <v>28.46</v>
+        <v>0.68</v>
       </c>
       <c r="Q14" s="4">
-        <v>26.39</v>
+        <v>0.68</v>
       </c>
       <c r="R14" s="4">
-        <v>92.73</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>16.64</v>
+        <v>7.39</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="P16" s="4">
-        <v>16.64</v>
+        <v>4.25</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>163.88</v>