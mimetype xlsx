--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -191,66 +191,72 @@
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of DAKSHIN GOURIPUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000581/2024-2025</t>
   </si>
   <si>
     <t>5615/MD</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>A. H. ENTERPRISE</t>
   </si>
   <si>
-    <t>Augmentation work of OHR, Pump House and Boundary Wall of Dakshin Gouripur Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...14 lines deleted...]
-    <t>M/S SABANA CONSTRUCTION</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Dakshin Gouripur Water Supply Scheme in the District of under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/001810/2023-2024</t>
+  </si>
+  <si>
+    <t>3697/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -661,51 +667,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1064,121 +1070,121 @@
         <v>1.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>29.57</v>
+        <v>10.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>79.81</v>
+        <v>61.19</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>