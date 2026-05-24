--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>A. H. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Dakshin Gouripur Water Supply Scheme in the District of under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/001810/2023-2024</t>
   </si>
   <si>
     <t>3697/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SOVON KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tube well site of Dakhin Gouripur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000637/2024-2025</t>
+  </si>
+  <si>
+    <t>5916/MD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +663,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -869,54 +887,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>9.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.7</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -930,54 +948,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>4.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.9</v>
       </c>
       <c r="S5" s="4">
         <v>97</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1109,101 +1127,162 @@
       <c r="I8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>10.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>7.68</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>68.86</v>
+      </c>
+      <c r="P10" s="8">
+        <v>22.96</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>33.34</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>