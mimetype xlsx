--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,68 @@
     <t>29/11/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SOVON KUMAR DAS.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube well site of Dakhin Gouripur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000637/2024-2025</t>
   </si>
   <si>
     <t>5916/MD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>M/S ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation work of OHR, Pump House and Boundary Wall of Dakshin Gouripur Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000852/2024-2025</t>
+  </si>
+  <si>
+    <t>1045/MD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,73 +681,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1202,87 +1220,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>7.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="4">
+        <v>29.57</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>98.43</v>
+      </c>
+      <c r="P11" s="8">
+        <v>22.96</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>23.33</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>