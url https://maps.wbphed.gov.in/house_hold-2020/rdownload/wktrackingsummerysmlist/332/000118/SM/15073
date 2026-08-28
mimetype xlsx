--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -158,138 +158,138 @@
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Dakshin Gouripur Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000747/2022-2023</t>
   </si>
   <si>
     <t>1295/MD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>07/05/2023</t>
   </si>
   <si>
     <t>SAYEM ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Dakshin Gouripur Water Supply Scheme in the District of under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/001810/2023-2024</t>
+  </si>
+  <si>
+    <t>3697/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of DAKSHIN GOURIPUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000581/2024-2025</t>
+  </si>
+  <si>
+    <t>5615/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>A. H. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tube well site of Dakhin Gouripur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000637/2024-2025</t>
+  </si>
+  <si>
+    <t>5916/MD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S ROY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Dakshin Gouripur, Bhaluka C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03391/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-501</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of DAKSHIN GOURIPUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...58 lines deleted...]
-  <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Dakshin Gouripur Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000852/2024-2025</t>
   </si>
   <si>
     <t>1045/MD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>15/08/2025</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1002,261 +1002,261 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>5.07</v>
+        <v>10.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>1.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>10.95</v>
+        <v>7.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.53</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>7.68</v>
+        <v>5.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>