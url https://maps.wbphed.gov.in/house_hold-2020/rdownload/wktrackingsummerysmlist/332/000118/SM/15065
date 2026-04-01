--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,68 +111,50 @@
     <t>Augmentation</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 150mm. Big dia Tube Well 150 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of TALSUR Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000779/2022-2023</t>
   </si>
   <si>
     <t>1437/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>WATER TECH</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damaged A.C pipe line by different dia UPVC pipeline connection to Source Augmentation of Talsur Piped Water Supply scheme under Malda Division PHE. Dte. (Part-II)</t>
   </si>
   <si>
     <t>ORD/000571/2022-2023</t>
   </si>
   <si>
     <t>762/MD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damaged A.C pipe line by different dia UPVC pipeline connection to Source Augmentation of Talsur Piped Water Supply scheme under Malda Division, P.H.E.Dte. (Part-I)</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
   </si>
@@ -654,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -875,405 +857,344 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>18.02</v>
+        <v>93.98</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>93.98</v>
+        <v>48.93</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>48.93</v>
+        <v>4.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>4.18</v>
+        <v>5.26</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>5.26</v>
+        <v>11.45</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...24 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>173.72</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>