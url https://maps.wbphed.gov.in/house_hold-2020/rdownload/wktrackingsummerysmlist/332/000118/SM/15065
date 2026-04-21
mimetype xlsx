--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -799,54 +799,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.84</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -860,54 +860,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>93.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>84.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.89</v>
       </c>
       <c r="S4" s="4">
         <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -921,54 +921,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>48.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>30.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>61.86</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1134,54 +1134,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>173.72</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>124.15</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>71.47</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>