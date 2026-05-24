--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,83 @@
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Talsur Water Supply Scheme in the District of under Malda Mechanical Division, PHE Dte.(TSM/016724)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000579/2023-2024</t>
   </si>
   <si>
     <t>2628/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SOVON KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Talsur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2024-2025</t>
+  </si>
+  <si>
+    <t>2948/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>M/S ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of TALSUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000583/2024-2025</t>
+  </si>
+  <si>
+    <t>5617/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -860,54 +893,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>93.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>84.48</v>
+        <v>93.55</v>
       </c>
       <c r="R4" s="4">
-        <v>89.89</v>
+        <v>99.54</v>
       </c>
       <c r="S4" s="4">
         <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -921,54 +954,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>48.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>30.27</v>
+        <v>48.8</v>
       </c>
       <c r="R5" s="4">
-        <v>61.86</v>
+        <v>99.72</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -982,54 +1015,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S6" s="4">
         <v>96</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1100,101 +1133,223 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>11.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.02</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>87.56</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>7.81</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>3.78</v>
+      </c>
+      <c r="R9" s="4">
+        <v>48.44</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1.26</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>99</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>182.79</v>
+      </c>
+      <c r="P11" s="8">
+        <v>169.73</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>92.85</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>