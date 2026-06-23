--- v5 (2026-05-24)
+++ v6 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,68 @@
     <t>2948/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>M/S ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of TALSUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000583/2024-2025</t>
   </si>
   <si>
     <t>5617/MD</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 40m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Talsur Water Supply Scheme of Harishchandrapur-II Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000260/2024-2025</t>
+  </si>
+  <si>
+    <t>3208/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1269,87 +1287,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>1.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>99</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>18.02</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>200.81</v>
+      </c>
+      <c r="P12" s="8">
+        <v>169.73</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>84.52</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>