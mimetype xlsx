--- v6 (2026-06-23)
+++ v7 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Talsur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/15065</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Talsur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000722/2022-2023</t>
+  </si>
+  <si>
+    <t>1196/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>M/S RAKHI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 150mm. Big dia Tube Well 150 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of TALSUR Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000779/2022-2023</t>
   </si>
   <si>
     <t>1437/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damaged A.C pipe line by different dia UPVC pipeline connection to Source Augmentation of Talsur Piped Water Supply scheme under Malda Division, P.H.E.Dte. (Part-I)</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000562/2022-2023</t>
+  </si>
+  <si>
+    <t>753/MD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>M/S. TEWARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Talsur Water Supply Scheme in the District of under Malda Mechanical Division, PHE Dte.(TSM/016724)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000579/2023-2024</t>
+  </si>
+  <si>
+    <t>2628/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS.</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damaged A.C pipe line by different dia UPVC pipeline connection to Source Augmentation of Talsur Piped Water Supply scheme under Malda Division PHE. Dte. (Part-II)</t>
   </si>
   <si>
     <t>ORD/000571/2022-2023</t>
   </si>
   <si>
     <t>762/MD</t>
   </si>
   <si>
-    <t>17/02/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damaged A.C pipe line by different dia UPVC pipeline connection to Source Augmentation of Talsur Piped Water Supply scheme under Malda Division, P.H.E.Dte. (Part-I)</t>
-[...32 lines deleted...]
-    <t>Malda Mechanical</t>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 40m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Talsur Water Supply Scheme of Harishchandrapur-II Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000260/2024-2025</t>
+  </si>
+  <si>
+    <t>3208/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Talsur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2024-2025</t>
+  </si>
+  <si>
+    <t>2948/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>M/S ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of TALSUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000583/2024-2025</t>
+  </si>
+  <si>
+    <t>5617/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. IV of Talsur PWSS, Bhaluka C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02546/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-447</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...73 lines deleted...]
-    <t>WATER TECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,60 +847,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.92</v>
+        <v>4.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.4</v>
+        <v>4.18</v>
       </c>
       <c r="R3" s="4">
-        <v>94.84</v>
+        <v>99.78</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -908,483 +908,483 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>93.98</v>
+        <v>9.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>93.55</v>
+        <v>9.4</v>
       </c>
       <c r="R4" s="4">
-        <v>99.54</v>
+        <v>94.84</v>
       </c>
       <c r="S4" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>48.93</v>
       </c>
       <c r="Q5" s="4">
         <v>48.8</v>
       </c>
       <c r="R5" s="4">
         <v>99.72</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>4.18</v>
+        <v>11.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.18</v>
+        <v>10.02</v>
       </c>
       <c r="R6" s="4">
-        <v>99.78</v>
+        <v>87.56</v>
       </c>
       <c r="S6" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>5.26</v>
+        <v>93.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>93.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>11.45</v>
+        <v>18.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.02</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>87.56</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>7.81</v>
       </c>
       <c r="Q9" s="4">
         <v>3.78</v>
       </c>
       <c r="R9" s="4">
         <v>48.44</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>1.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>99</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>18.02</v>
+        <v>5.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>200.81</v>