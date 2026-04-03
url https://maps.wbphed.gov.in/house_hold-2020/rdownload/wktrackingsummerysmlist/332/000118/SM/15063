--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>2466/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall of Adhna Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000082/2025-2026</t>
   </si>
   <si>
     <t>2267/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>M/S. B. K. ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Sinking of 200 mm (all through) Big Dia. Tube-Well NO-02 (170 ) M Deep by D.R Rig. Method using P.V.C pipe &amp; Filter including supply of materials at ADHNA Water Supply Scheme of Gazol Block under Malda Division, PHE Dte, Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>ORD/000458/2024-2025</t>
+  </si>
+  <si>
+    <t>4812/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>A. D. D. ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1268,87 +1286,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>10.13</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10.6</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>104.79</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>