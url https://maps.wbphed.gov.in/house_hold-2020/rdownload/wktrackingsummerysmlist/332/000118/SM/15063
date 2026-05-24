--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -845,54 +845,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4">
         <v>3004387448</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>3.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -906,54 +906,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>40.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>38.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.86</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -967,54 +967,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>7.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.05</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.31</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1028,54 +1028,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1089,54 +1089,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>10.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.65</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1367,54 +1367,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>104.79</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>63.56</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>60.66</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>