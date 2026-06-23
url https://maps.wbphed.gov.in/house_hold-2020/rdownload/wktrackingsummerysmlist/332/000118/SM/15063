--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,65 @@
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>M/S. B. K. ASSOCIATES</t>
   </si>
   <si>
     <t>Sinking of 200 mm (all through) Big Dia. Tube-Well NO-02 (170 ) M Deep by D.R Rig. Method using P.V.C pipe &amp; Filter including supply of materials at ADHNA Water Supply Scheme of Gazol Block under Malda Division, PHE Dte, Govt. of West Bengal</t>
   </si>
   <si>
     <t>ORD/000458/2024-2025</t>
   </si>
   <si>
     <t>4812/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>A. D. D. ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000089/2025-2026</t>
+  </si>
+  <si>
+    <t>5533/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1347,87 +1362,144 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>10.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>106.33</v>
+      </c>
+      <c r="P13" s="8">
+        <v>63.56</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>59.78</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>