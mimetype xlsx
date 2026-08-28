--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,225 +77,225 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Adhna Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15063</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for ADHNA Piped Water Supply Scheme at Gazole Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000556/2022-2023</t>
+  </si>
+  <si>
+    <t>1181/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of ( 200mm. Dia. x 150mm. Dia ) Big dia Tube Well No - 3 ( 150.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe including supply of Materials at ADHNA Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000715/2022-2023</t>
+  </si>
+  <si>
+    <t>1173/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>JAYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Source Augmentation of Adhna Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Adhna PWSS, Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000778/2023-2024</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...43 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Adhna Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000725/2022-2023</t>
   </si>
   <si>
     <t>1199/MD</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Source Augmentation Adhna Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016220)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000596/2023-2024</t>
   </si>
   <si>
     <t>2718/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>JOY ENTERPRISE.</t>
   </si>
   <si>
+    <t>Sinking of 200 mm (all through) Big Dia. Tube-Well NO-02 (170 ) M Deep by D.R Rig. Method using P.V.C pipe &amp; Filter including supply of materials at ADHNA Water Supply Scheme of Gazol Block under Malda Division, PHE Dte, Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>ORD/000458/2024-2025</t>
+  </si>
+  <si>
+    <t>4812/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>A. D. D. ASSOCIATES</t>
+  </si>
+  <si>
     <t>Augmentation of Head work site Pump House,Pump House No.-2 ,Earth filling and 2 Nos. Boundary wall at ADHNA Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000876/2024-2025</t>
   </si>
   <si>
     <t>1115/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>Replacement of 200 mm dia. all through Big Dia. Tube Well at Head Work site (150m Deep) by D.R. Rig. Method using P.V.C. pipe &amp; filter including supply of materials of ADHNA Piped Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000115/2025-2026</t>
   </si>
   <si>
     <t>2466/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall of Adhna Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000082/2025-2026</t>
   </si>
   <si>
     <t>2267/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>M/S. B. K. ASSOCIATES</t>
-  </si>
-[...16 lines deleted...]
-    <t>A. D. D. ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000089/2025-2026</t>
   </si>
   <si>
     <t>5533/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -840,581 +840,581 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>3004387448</v>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.51</v>
+        <v>40.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.51</v>
+        <v>38.42</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>94.86</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>40.5</v>
+        <v>7.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>38.42</v>
+        <v>7.05</v>
       </c>
       <c r="R4" s="4">
-        <v>94.86</v>
+        <v>93.31</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L5" s="4" t="s">
         <v>42</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3004387448</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>7.56</v>
+        <v>3.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.05</v>
+        <v>3.51</v>
       </c>
       <c r="R5" s="4">
-        <v>93.31</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.17</v>
       </c>
       <c r="Q6" s="4">
         <v>4.16</v>
       </c>
       <c r="R6" s="4">
         <v>99.9</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>10.67</v>
       </c>
       <c r="Q7" s="4">
         <v>10.42</v>
       </c>
       <c r="R7" s="4">
         <v>97.65</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>7.83</v>
+        <v>10.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>9.82</v>
+        <v>7.83</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>10.13</v>
+        <v>9.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>10.6</v>
+        <v>10.13</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">