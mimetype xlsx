--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,68 +177,50 @@
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Rampur Water Supply Scheme in the District of Malda under Mechanical Division, PHE Dte. (TSM/016552)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000577/2023-2024</t>
   </si>
   <si>
     <t>2626/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>23/11/2025</t>
   </si>
   <si>
     <t>JIBON GHOSH.</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Replacement of existing tube well by 200x200 mm dia. and 250 M Deep by Big Dia Tube Well at 2nd Tube Well site of Rampur Piped Water Supply Scheme at Chanchal-II block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000463/2024-2025</t>
   </si>
   <si>
     <t>4820/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>14/12/2024</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Rampur Water Supply Scheme at Chanchal-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Yusuf Sk, Junior Engineer</t>
   </si>
@@ -666,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -890,54 +872,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>18.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -951,54 +933,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>13.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.35</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1012,54 +994,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>11.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.03</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S6" s="4">
         <v>88</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1070,226 +1052,165 @@
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>2.88</v>
+        <v>13.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.93</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>13.75</v>
+        <v>29.67</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...24 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>90.57</v>
+      </c>
+      <c r="P9" s="8">
+        <v>44.23</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>48.83</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>