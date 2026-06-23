--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,68 @@
     <t>14/12/2024</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Rampur Water Supply Scheme at Chanchal-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Yusuf Sk, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000179/2025-2026</t>
   </si>
   <si>
     <t>2894/MD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Rampur Piped Water Supply Scheme at Chanchal-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000585/2024-2025</t>
+  </si>
+  <si>
+    <t>5619/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1130,87 +1148,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P8" s="4">
         <v>29.67</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" s="4">
+        <v>2.88</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>93.44</v>
+      </c>
+      <c r="P10" s="8">
+        <v>44.23</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>47.33</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>