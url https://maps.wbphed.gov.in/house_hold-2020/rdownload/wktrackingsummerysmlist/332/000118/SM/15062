--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -113,171 +113,171 @@
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Rampur Piped Water Supply Scheme at Chanchal-II Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000753/2022-2023</t>
   </si>
   <si>
     <t>1301/MD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>07/05/2023</t>
   </si>
   <si>
     <t>SUBINDU PRAMANIK</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Rampur Water Supply Scheme in the District of Malda under Mechanical Division, PHE Dte. (TSM/016552)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000577/2023-2024</t>
+  </si>
+  <si>
+    <t>2626/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>JIBON GHOSH.</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Laying of additional UPVC Pipe line in connection with Source Augmentation of Rampur Piped Water Supply Scheme, Chanchal II Block under Malda Division, P.H.E. Dte. in the District of Malda</t>
   </si>
   <si>
     <t>Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000573/2022-2023</t>
   </si>
   <si>
     <t>764/MD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>19/03/2023</t>
   </si>
   <si>
     <t>PACIFIC ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of ( 200mm. Dia. x 150mm. Dia ) Big dia Tube Well ( 250.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe including supply of Materials at Rampur Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000769/2022-2023</t>
   </si>
   <si>
     <t>1397/MD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>JIBON GHOSH.</t>
+    <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Rampur Piped Water Supply Scheme at Chanchal-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000585/2024-2025</t>
+  </si>
+  <si>
+    <t>5619/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Replacement of existing tube well by 200x200 mm dia. and 250 M Deep by Big Dia Tube Well at 2nd Tube Well site of Rampur Piped Water Supply Scheme at Chanchal-II block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000463/2024-2025</t>
   </si>
   <si>
     <t>4820/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>14/12/2024</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Rampur Water Supply Scheme at Chanchal-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Yusuf Sk, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000179/2025-2026</t>
   </si>
   <si>
     <t>2894/MD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -851,392 +851,392 @@
         <v>4.19</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>18.18</v>
+        <v>11.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>18.15</v>
+        <v>10.03</v>
       </c>
       <c r="R4" s="4">
-        <v>99.89</v>
+        <v>87.82</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>13.37</v>
+        <v>18.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.62</v>
+        <v>18.15</v>
       </c>
       <c r="R5" s="4">
-        <v>94.35</v>
+        <v>99.89</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>11.42</v>
+        <v>13.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.03</v>
+        <v>12.62</v>
       </c>
       <c r="R6" s="4">
-        <v>87.82</v>
+        <v>94.35</v>
       </c>
       <c r="S6" s="4">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>13.75</v>
+        <v>2.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.43</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>24.93</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>29.67</v>
+        <v>13.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.43</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.93</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>2.88</v>
+        <v>29.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>