--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,90 +197,93 @@
   <si>
     <t>BILL/03718/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-709</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of RAJARAMCHAK Piped Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000371/2023-2024</t>
   </si>
   <si>
     <t>3087/MD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>28/06/2026</t>
   </si>
   <si>
     <t>MONDAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Rajaram Chak Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013552)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000492/2023-2024</t>
   </si>
   <si>
     <t>2564/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>M/S. KUNDU CONSTRACTION</t>
   </si>
   <si>
     <t>Laying of Distribution of UPVC Pipeline of RAJARAM CHAK Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000710/2023-2024</t>
   </si>
   <si>
     <t>4640/MD</t>
   </si>
   <si>
     <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>M/S MOON LIGHT CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Rajaramchak Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000269/2024-2025</t>
   </si>
   <si>
     <t>3227/MD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1331,138 +1334,138 @@
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>51.23</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P12" s="4">
         <v>20.25</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>389.96</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
       <c r="Q13" s="8">
         <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>