--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -257,51 +257,51 @@
   <si>
     <t>4640/MD</t>
   </si>
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>M/S MOON LIGHT CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Rajaramchak Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000269/2024-2025</t>
   </si>
   <si>
     <t>3227/MD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>02/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -914,54 +914,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.56</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -977,54 +977,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1217,54 +1217,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>234.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>81.44</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>34.78</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1280,54 +1280,54 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>28.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.65</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.8</v>
       </c>
       <c r="S10" s="4">
         <v>88</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1343,54 +1343,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>51.23</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.85</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>7.51</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1440,54 +1440,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>389.96</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>115.83</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>29.7</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>