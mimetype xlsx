--- v3 (2026-05-25)
+++ v4 (2026-08-28)
@@ -92,216 +92,216 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>RAJARAM CHAK PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14461</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of RAJARAMCHAK Piped Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000371/2023-2024</t>
+  </si>
+  <si>
+    <t>3087/MD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>28/06/2026</t>
+  </si>
+  <si>
+    <t>MONDAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Rajaram Chak Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013552)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000492/2023-2024</t>
+  </si>
+  <si>
+    <t>2564/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>M/S. KUNDU CONSTRACTION</t>
+  </si>
+  <si>
+    <t>Laying of Distribution of UPVC Pipeline of RAJARAM CHAK Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000710/2023-2024</t>
+  </si>
+  <si>
+    <t>4640/MD</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>M/S MOON LIGHT CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work Site of RAJARAMCHAK Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Biswajit Gosh, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000682/2022-2023</t>
+  </si>
+  <si>
+    <t>1131/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 2nd Tube Well site. of RAJARAMCHAK Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000684/2022-2023</t>
+  </si>
+  <si>
+    <t>1136/MD</t>
+  </si>
+  <si>
+    <t>RAJIB MANI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work Site of RAJARAMCHAK Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>RAJIB MANI</t>
+    <t>Construction of Boundary Wall at Head Work site of Rajaramchak Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000269/2024-2025</t>
+  </si>
+  <si>
+    <t>3227/MD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
   </si>
   <si>
     <t>RTOR000162/2023-2024</t>
   </si>
   <si>
     <t>253/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Rajaramchak, Gazol CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03685/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-668</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Rajaramchak, Gazole CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03718/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-709</t>
   </si>
   <si>
     <t>18/03/2024</t>
-  </si>
-[...76 lines deleted...]
-    <t>02/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,624 +830,624 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.36</v>
+        <v>234.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>81.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.78</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>6.57</v>
+        <v>28.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.75</v>
+        <v>20.65</v>
       </c>
       <c r="R4" s="4">
-        <v>87.56</v>
+        <v>71.8</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>4.17</v>
+        <v>51.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.14</v>
+        <v>3.85</v>
       </c>
       <c r="R5" s="4">
-        <v>99.43</v>
+        <v>7.51</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>7.85</v>
+        <v>6.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.56</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>4.18</v>
+        <v>4.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>5.4</v>
+        <v>27.36</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>234.19</v>
+        <v>20.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>81.44</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>34.78</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>28.76</v>
+        <v>7.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>20.65</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>71.8</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>51.23</v>
+        <v>4.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.85</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>7.51</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>20.25</v>
+        <v>5.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>