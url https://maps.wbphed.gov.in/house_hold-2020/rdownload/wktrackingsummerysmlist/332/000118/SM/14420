--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -224,51 +224,51 @@
   <si>
     <t>2390/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE.</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Khatil Water Supply Scheme at Bamangola Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000778/2024-2025</t>
   </si>
   <si>
     <t>296/MD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>06/03/2026</t>
   </si>
   <si>
     <t>M/S ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for KHATIL Piped Water Supply Scheme at Bamangola Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000511/2022-2023</t>
   </si>
   <si>
     <t>414/MD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>