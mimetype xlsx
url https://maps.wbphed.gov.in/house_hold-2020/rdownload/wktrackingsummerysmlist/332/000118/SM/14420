--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,68 @@
     <t>29/01/2025</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>M/S ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for KHATIL Piped Water Supply Scheme at Bamangola Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000511/2022-2023</t>
   </si>
   <si>
     <t>414/MD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Sinking of 200mm. Dia. all through Big dia Tube well at 3rd Tube Well site (160.00 Mtr. deep) by D.R Rig. Method using P.V.C. pipe including supply of Materials at KHATIL Water Supply Scheme of Bamongola Dev. Block under Malda Division, P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000468/2024-2025</t>
+  </si>
+  <si>
+    <t>4823/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -902,54 +920,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>7.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1278,87 +1296,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>74.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10.22</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>152.42</v>
+      </c>
+      <c r="P12" s="8">
+        <v>7.48</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>4.91</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>