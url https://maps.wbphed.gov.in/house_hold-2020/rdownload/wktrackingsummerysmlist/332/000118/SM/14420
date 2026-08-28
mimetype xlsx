--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,50 +113,95 @@
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Khatil Piped Water Supply Scheme at Bamangola Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000756/2022-2023</t>
   </si>
   <si>
     <t>1304/MD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>07/05/2023</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Khatil Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015034)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000382/2023-2024</t>
+  </si>
+  <si>
+    <t>2390/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for KHATIL Piped Water Supply Scheme at Bamangola Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2022-2023</t>
+  </si>
+  <si>
+    <t>414/MD</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 200mm. Dia. x 150mm. Dia ) Big dia Tube Well No - 3 ( 150.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe including supply of Materials at KHATIL Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000774/2022-2023</t>
   </si>
   <si>
     <t>1432/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall of Khatil Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer</t>
@@ -170,144 +215,99 @@
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>M/S EHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Khatil Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/001003/2023-2024</t>
   </si>
   <si>
     <t>1182/MD</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Sinking of 200mm. Dia. all through Big dia Tube well at 3rd Tube Well site (160.00 Mtr. deep) by D.R Rig. Method using P.V.C. pipe including supply of Materials at KHATIL Water Supply Scheme of Bamongola Dev. Block under Malda Division, P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000468/2024-2025</t>
+  </si>
+  <si>
+    <t>4823/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR KHATIL T/W III UNDER BAMONGOLA CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/00759/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-194</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Khatil Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015034)</t>
-[...22 lines deleted...]
-  <si>
     <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Khatil Water Supply Scheme at Bamangola Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000778/2024-2025</t>
   </si>
   <si>
     <t>296/MD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>M/S ROY CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -881,458 +881,458 @@
         <v>4.18</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>7.56</v>
+        <v>11.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.48</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.04</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.2</v>
+        <v>74.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>21.18</v>
+        <v>7.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>4.69</v>
+        <v>10.2</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>11.1</v>
+        <v>21.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>8.52</v>
+        <v>10.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>74.79</v>
+        <v>4.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1340,60 +1340,60 @@
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>10.22</v>
+        <v>8.52</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>152.42</v>