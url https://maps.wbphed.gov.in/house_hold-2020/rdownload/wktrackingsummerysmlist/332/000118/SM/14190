--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,62 +270,50 @@
     <t>26/10/2025</t>
   </si>
   <si>
     <t>SUBRATA KUMAR DAS.</t>
   </si>
   <si>
     <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, RWS Malda Sub-Division Division, PHE Dte. (Car-2) (Period from 01/01/2025 to 30/06/2025).</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000874/2024-2025</t>
   </si>
   <si>
     <t>6637/MD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>RUQAIYA ENTERPRISE</t>
-  </si>
-[...10 lines deleted...]
-    <t>SHYAMAL KUMAR MAITRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1485,148 +1473,87 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>0.86</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>288.09</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>