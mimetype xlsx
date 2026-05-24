--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,68 @@
     <t>26/10/2025</t>
   </si>
   <si>
     <t>SUBRATA KUMAR DAS.</t>
   </si>
   <si>
     <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, RWS Malda Sub-Division Division, PHE Dte. (Car-2) (Period from 01/01/2025 to 30/06/2025).</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000874/2024-2025</t>
   </si>
   <si>
     <t>6637/MD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>RUQAIYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works under Englishbazar Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000948/2024-2025</t>
+  </si>
+  <si>
+    <t>637/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SAI RAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -979,54 +997,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>12.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.11</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1040,54 +1058,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>192.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>59.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>30.67</v>
       </c>
       <c r="S6" s="4">
         <v>32</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1180,54 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>4.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1223,54 +1241,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>8.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>25.82</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1398,54 +1416,54 @@
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>13.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>70.38</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1459,101 +1477,162 @@
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>0.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>183.69</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>288.71</v>
+      </c>
+      <c r="P15" s="8">
+        <v>87.56</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>30.33</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>