--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -77,243 +77,243 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF JOTGOPAL Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/14190</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. II of Augmentation of Jotgopal Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008179)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000249/2023-2024</t>
+  </si>
+  <si>
+    <t>2220/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>TAPAN BISWAS.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I and making compound lighting arrangement at T/W no. I of Augmentation of Jotgopal Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008179)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2023-2024</t>
+  </si>
+  <si>
+    <t>2261/MLMD</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
-    <t>AUGMENTATION OF JOTGOPAL Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Formal work order for the work of Augmentation of JOTGOPAL Piped Water Supply Scheme at Englishbazar Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000235/2023-2024</t>
+  </si>
+  <si>
+    <t>2710/MD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 2nd Tube Well site. of JOTGOPAL Water Supply Scheme at Englishbazar Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000484/2022-2023</t>
+  </si>
+  <si>
+    <t>1132/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>S. R. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2023-2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at head work site of Jotgopal Water Supply Scheme under Englishbazar Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000201/2024-2025</t>
   </si>
   <si>
     <t>2988/MD</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 2nd Tube Well site. of JOTGOPAL Water Supply Scheme at Englishbazar Block of Malda District under Malda Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>S. R. ENTERPRISE</t>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, RWS Malda Sub-Division Division, PHE Dte. (Car-2) (Period from 01/01/2025 to 30/06/2025).</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000874/2024-2025</t>
+  </si>
+  <si>
+    <t>6637/MD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 250mm. Dia. x 150 mm. Big dia. Tube Well of 95m Deep at Jotegopal PWSS under Englishbazar Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000255/2024-2025</t>
   </si>
   <si>
     <t>3199/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>11/08/2024</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
   </si>
   <si>
     <t>RTOR000187/2023-2024</t>
   </si>
   <si>
     <t>822/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Quotation Payment against Jote Gopal JL NO-49 Under Fulbari ccc Under Malda District</t>
   </si>
   <si>
     <t>BILL/03627/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-626</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...34 lines deleted...]
-    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works under Englishbazar Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000948/2024-2025</t>
   </si>
   <si>
     <t>637/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S SAI RAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -858,710 +858,710 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.73</v>
+        <v>12.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.11</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>10.86</v>
+        <v>13.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>70.38</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>192.85</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>59.15</v>
+      </c>
+      <c r="R5" s="4">
+        <v>30.67</v>
+      </c>
+      <c r="S5" s="4">
         <v>32</v>
-      </c>
-[...31 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>192.85</v>
+        <v>4.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>59.15</v>
+        <v>4.12</v>
       </c>
       <c r="R6" s="4">
-        <v>30.67</v>
+        <v>99.46</v>
       </c>
       <c r="S6" s="4">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>24.3</v>
+        <v>9.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.14</v>
+        <v>10.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.12</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.46</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>8.36</v>
+        <v>24.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.16</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>25.82</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>7.67</v>
+        <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>183.69</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>3.54</v>
+        <v>8.36</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>25.82</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="P12" s="4">
-        <v>13.48</v>
+        <v>7.67</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.49</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>70.38</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>0.86</v>
+        <v>3.54</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.57</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>183.69</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>0.63</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>