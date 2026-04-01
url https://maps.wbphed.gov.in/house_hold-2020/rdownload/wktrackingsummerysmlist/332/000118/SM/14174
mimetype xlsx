--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -185,51 +185,51 @@
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
     <t>RTOR000099/2023-2024</t>
   </si>
   <si>
     <t>28/MD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of Rahimpur Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000006/2023-2024</t>
   </si>
   <si>
     <t>1571/MD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>27/12/2025</t>
   </si>
   <si>
     <t>M/S GUPTA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Rahimpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015255)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000324/2023-2024</t>
   </si>
   <si>
     <t>2326/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>