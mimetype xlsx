--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -850,54 +850,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>3004390718</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>18.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -911,54 +911,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>3004390672</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>5.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1155,54 +1155,54 @@
       <c r="I8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>841.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>338.43</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>40.24</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1441,54 +1441,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1019.57</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>362.17</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>35.52</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>