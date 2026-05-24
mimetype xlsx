--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,120 +185,138 @@
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
     <t>RTOR000099/2023-2024</t>
   </si>
   <si>
     <t>28/MD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of Rahimpur Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000006/2023-2024</t>
   </si>
   <si>
     <t>1571/MD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
-    <t>27/12/2025</t>
+    <t>23/09/2026</t>
   </si>
   <si>
     <t>M/S GUPTA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Rahimpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015255)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000324/2023-2024</t>
   </si>
   <si>
     <t>2326/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Rahimpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000632/2024-2025</t>
   </si>
   <si>
     <t>5911/MD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>29/01/2026</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Rahimpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000844/2024-2025</t>
   </si>
   <si>
     <t>831/MD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
-    <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC for RAHIMPUR Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...11 lines deleted...]
-    <t>01/01/2026</t>
+    <t>Bamboo Piling, earth filling for protection of Pipe line at different places for RAHIMPUR Piped Water Supply scheme of Gazole Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000575/2024-2025</t>
+  </si>
+  <si>
+    <t>5499/MD</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>Emergent repair of pipe line of distribution system damaged by WBSEDCL for RAHIMPUR Piped Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000106/2025-2026</t>
+  </si>
+  <si>
+    <t>2277/MD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1155,54 +1173,54 @@
       <c r="I8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>841.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>338.43</v>
+        <v>717.55</v>
       </c>
       <c r="R8" s="4">
-        <v>40.24</v>
+        <v>85.31</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1218,54 +1236,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>28.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.5</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>61.94</v>
       </c>
       <c r="S9" s="4">
         <v>84</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1404,104 +1422,167 @@
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P12" s="4">
-        <v>11.35</v>
+        <v>9.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1018.54</v>
+      </c>
+      <c r="P14" s="8">
+        <v>758.78</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>74.5</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>