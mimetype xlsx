--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,65 @@
     <t>5499/MD</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>Emergent repair of pipe line of distribution system damaged by WBSEDCL for RAHIMPUR Piped Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000106/2025-2026</t>
   </si>
   <si>
     <t>2277/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC for RAHIMPUR Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000213/2025-2026</t>
+  </si>
+  <si>
+    <t>3770/MD</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1502,87 +1517,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P13" s="4">
         <v>0.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P14" s="4">
+        <v>11.35</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1029.89</v>
+      </c>
+      <c r="P15" s="8">
+        <v>758.78</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>73.68</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>