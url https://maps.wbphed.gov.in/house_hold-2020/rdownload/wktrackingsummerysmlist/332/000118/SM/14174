--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,258 +80,261 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>RAHIMPUR Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/14174</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of Rahimpur Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>1571/MD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>M/S GUPTA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>RAHIMPUR Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Rahimpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015255)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000324/2023-2024</t>
+  </si>
+  <si>
+    <t>2326/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD.</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of RAHIMPUR PWSS, Gazole C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000720/2023-2024</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Rahimpur PWSS, Gazole C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000772/2023-2024</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000052/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Rahimpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000632/2024-2025</t>
+  </si>
+  <si>
+    <t>5911/MD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Rahimpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000179/2024-2025</t>
   </si>
   <si>
     <t>2954/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
+    <t>Bamboo Piling, earth filling for protection of Pipe line at different places for RAHIMPUR Piped Water Supply scheme of Gazole Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000575/2024-2025</t>
+  </si>
+  <si>
+    <t>5499/MD</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
     <t>RTOR000099/2023-2024</t>
   </si>
   <si>
     <t>28/MD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of Rahimpur Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...47 lines deleted...]
-    <t>26/11/2024</t>
+    <t>Construction of Boundary Wall at Head Work site of Rahimpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000844/2024-2025</t>
+  </si>
+  <si>
+    <t>831/MD</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
-    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
-[...26 lines deleted...]
-    <t>09/12/2024</t>
+    <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC for RAHIMPUR Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000213/2025-2026</t>
+  </si>
+  <si>
+    <t>3770/MD</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
   </si>
   <si>
     <t>Emergent repair of pipe line of distribution system damaged by WBSEDCL for RAHIMPUR Piped Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000106/2025-2026</t>
   </si>
   <si>
     <t>2277/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>20/06/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,769 +866,769 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>3004390718</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>18.35</v>
+        <v>841.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>18.35</v>
+        <v>717.55</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>85.31</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>3004390672</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.39</v>
+        <v>28.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.39</v>
+        <v>17.5</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>61.94</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3004390672</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>14.65</v>
+        <v>5.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>3004390718</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>7.17</v>
+        <v>18.35</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>16.25</v>
+        <v>14.65</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>841.12</v>
+        <v>48.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>717.55</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>85.31</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>28.25</v>
+        <v>7.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>61.94</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>48.65</v>
+        <v>9.93</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="P11" s="4">
-        <v>28.39</v>
+        <v>16.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>9.93</v>
+        <v>28.39</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>0.39</v>
+        <v>11.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
-        <v>11.35</v>
+        <v>0.39</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1029.89</v>
       </c>
       <c r="P15" s="8">
         <v>758.78</v>
       </c>
       <c r="Q15" s="8">
         <v>73.68</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>