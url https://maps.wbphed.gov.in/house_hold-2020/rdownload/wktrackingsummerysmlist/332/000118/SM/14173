--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,51 +137,51 @@
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Fatepur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000272/2024-2025</t>
   </si>
   <si>
     <t>3229/MD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>27/03/2026</t>
   </si>
   <si>
     <t>THREE BROTHERS CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000147/2023-2024</t>
   </si>
   <si>
     <t>124/MD</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000153/2023-2024</t>
   </si>
   <si>
     <t>243/MD</t>
   </si>
@@ -207,68 +207,50 @@
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Fatepur, Pandua CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00769/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-195</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of FATEPUR and its adjoinining mouzas Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000642/2022-2023</t>
   </si>
   <si>
     <t>1028/MD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
-  </si>
-[...16 lines deleted...]
-    <t>MILLENNIUM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1198,150 +1180,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>1157.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1382.79</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>