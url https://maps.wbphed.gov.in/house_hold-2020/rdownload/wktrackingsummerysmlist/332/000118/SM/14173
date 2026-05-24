--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -203,51 +203,51 @@
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Fatepur, Pandua CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00769/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-195</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of FATEPUR and its adjoinining mouzas Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000642/2022-2023</t>
   </si>
   <si>
     <t>1028/MD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>27/12/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -804,54 +804,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>42.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.96</v>
       </c>
       <c r="S3" s="4">
         <v>51</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -867,54 +867,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>26.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>24.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.73</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1166,88 +1166,88 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>1157.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>181.56</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>15.68</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1382.79</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>227.63</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>16.46</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>