--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,77 @@
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Fatepur, Pandua CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00769/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-195</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of FATEPUR and its adjoinining mouzas Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000642/2022-2023</t>
   </si>
   <si>
     <t>1028/MD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>27/12/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>RTOR000011/2025-2026</t>
+  </si>
+  <si>
+    <t>2585/MD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Fatepur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>1305/MD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>MILLENNIUM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1180,87 +1207,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>1157.58</v>
       </c>
       <c r="Q9" s="4">
         <v>181.56</v>
       </c>
       <c r="R9" s="4">
         <v>15.68</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P10" s="4">
+        <v>13.17</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>105.3</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1501.26</v>
+      </c>
+      <c r="P12" s="8">
+        <v>227.63</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>15.16</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>