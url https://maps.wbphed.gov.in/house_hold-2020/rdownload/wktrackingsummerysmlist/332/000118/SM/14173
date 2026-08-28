--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,98 +80,116 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>FATEPUR Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/14173</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of FATEPUR and its adjoinining mouzas Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000642/2022-2023</t>
+  </si>
+  <si>
+    <t>1028/MD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>27/12/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>FATEPUR Piped Water Supply Scheme</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Fatepur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015785)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000380/2023-2024</t>
   </si>
   <si>
     <t>2388/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at Head Work site of Fatepur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000272/2024-2025</t>
   </si>
   <si>
     <t>3229/MD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>THREE BROTHERS CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000147/2023-2024</t>
   </si>
   <si>
     <t>124/MD</t>
   </si>
   <si>
     <t>06/01/2024</t>
@@ -191,93 +209,75 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Fatepur, Pandua CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00776/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-196</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Fatepur, Pandua CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00769/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-195</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of FATEPUR and its adjoinining mouzas Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...14 lines deleted...]
-    <t>GHOSH BROTHERS</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Fatepur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>1305/MD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>MILLENNIUM ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000011/2025-2026</t>
   </si>
   <si>
     <t>2585/MD</t>
   </si>
   <si>
     <t>30/05/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>MILLENNIUM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,60 +828,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>42.13</v>
+        <v>1157.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>21.89</v>
+        <v>181.56</v>
       </c>
       <c r="R3" s="4">
-        <v>51.96</v>
+        <v>15.68</v>
       </c>
       <c r="S3" s="4">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -891,512 +891,512 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>26.65</v>
+        <v>42.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>24.18</v>
+        <v>21.89</v>
       </c>
       <c r="R4" s="4">
-        <v>90.73</v>
+        <v>51.96</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>121.21</v>
+        <v>26.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.36</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>13.18</v>
+        <v>121.21</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.26</v>
+        <v>13.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>10.78</v>
+        <v>11.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1157.58</v>
+        <v>10.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>181.56</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>15.68</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>13.17</v>
+        <v>105.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>105.3</v>
+        <v>13.17</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1501.26</v>
       </c>
       <c r="P12" s="8">
-        <v>227.63</v>
+        <v>215.54</v>
       </c>
       <c r="Q12" s="8">
-        <v>15.16</v>
+        <v>14.36</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>