--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -119,77 +119,59 @@
   <si>
     <t>RTOR000070/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bill for reimbursement of cost of Diesel and mobil in respect of hired vehicle Ambassador Car No.- WB-65/D2727 For the month of January, February and March 2023.</t>
   </si>
   <si>
     <t>BILL/00336/2023-2024</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>ARUN KUMAR DAS</t>
   </si>
   <si>
-    <t>Laying of Rising Main including Specials and Valves for KHARBA Piped Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+    <t>Construction of Boundary Wall at 3rd Tube Well site of Kharba Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000963/2023-2024</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000172/2024-2025</t>
   </si>
   <si>
     <t>2947/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Kharba Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000219/2024-2025</t>
   </si>
   <si>
     <t>3040/MD</t>
@@ -266,135 +248,132 @@
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>New service connection at KHARBA PWSS T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Chanchal c c c)</t>
   </si>
   <si>
     <t>BILL/01932/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-473</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>New service connection at KHARBA PWSS T/W NO III Under EE/MLMD PHE DTE DIST. Malda.( CHANCHAL c c c)</t>
   </si>
   <si>
     <t>BILL/01931/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-472</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying distribution pipe line of KHARBA and it's adjoining mouzas Piped Water Supply Scheme at Chanchal-I Block of Malda district under Malda Division, PHE Dte. Govt of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>2033/MD</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 750 M3 Capacity OHR with Soil Investigation and FHTC of KHARBA Piped Water Supply Scheme at Chanchal-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>2020/MD</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Augmentation of Kharba Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011882)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000263/2023-2024</t>
+  </si>
+  <si>
+    <t>2223/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 2nd Tube Well site. of KHARBA Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000482/2022-2023</t>
   </si>
   <si>
     <t>1128/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
-    <t>Formal work order for the work of Laying distribution pipe line of KHARBA and it's adjoining mouzas Piped Water Supply Scheme at Chanchal-I Block of Malda district under Malda Division, PHE Dte. Govt of West Bengal.</t>
-[...68 lines deleted...]
-    <t>M/S RAKHI ENTERPRISE</t>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Kharba PWSS under Chanchal-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000901/2023-2024</t>
+  </si>
+  <si>
+    <t>274/MD</t>
+  </si>
+  <si>
+    <t>SABITA CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1061,186 +1040,186 @@
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>14.87</v>
+        <v>8.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>8.66</v>
+        <v>24.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>24.8</v>
+        <v>21.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
@@ -1250,718 +1229,655 @@
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>21.12</v>
+        <v>10.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
-        <v>10.64</v>
+        <v>16.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>16.23</v>
+        <v>5.27</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>5.27</v>
+        <v>4.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>4.6</v>
+        <v>4.04</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="P13" s="4">
+        <v>430.15</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="P14" s="4">
-        <v>4.2</v>
+        <v>355.8</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>36</v>
+        <v>90</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>42.98</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>90</v>
-      </c>
-[...22 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>355.8</v>
+        <v>4.2</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>42.98</v>
+        <v>4.17</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A18" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1021.9</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>