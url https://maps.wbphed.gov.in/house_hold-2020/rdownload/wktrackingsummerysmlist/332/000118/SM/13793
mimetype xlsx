--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -299,81 +299,123 @@
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Augmentation of Kharba Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011882)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000263/2023-2024</t>
   </si>
   <si>
     <t>2223/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 2nd Tube Well site. of KHARBA Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000482/2022-2023</t>
   </si>
   <si>
     <t>1128/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Kharba PWSS under Chanchal-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000901/2023-2024</t>
   </si>
   <si>
     <t>274/MD</t>
   </si>
   <si>
     <t>SABITA CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
+    <t>Resinking of 200mm (all through) Big dia. Tube Well of 130m Deep at 3rd Tube well site of Kharba PWSS under Chanchal-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000789/2024-2025</t>
+  </si>
+  <si>
+    <t>354/MD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Kharba and Mahanandapur GP under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000944/2024-2025</t>
+  </si>
+  <si>
+    <t>633/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>RABIUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1169,54 +1211,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>21.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.72</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1232,54 +1274,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>10.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.12</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.72</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1531,54 +1573,54 @@
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>430.15</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>384.15</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>89.31</v>
       </c>
       <c r="S13" s="4">
         <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1594,54 +1636,54 @@
       <c r="I14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P14" s="4">
         <v>355.8</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>68.83</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>19.34</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1657,54 +1699,54 @@
       <c r="I15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>42.98</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>31.15</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>72.47</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1797,87 +1839,213 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>4.17</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>98</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>9.07</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>99</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1031.71</v>
+      </c>
+      <c r="P20" s="8">
+        <v>511.56</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>49.58</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>