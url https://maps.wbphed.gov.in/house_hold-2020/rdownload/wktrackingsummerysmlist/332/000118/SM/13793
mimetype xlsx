--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -299,51 +299,51 @@
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Augmentation of Kharba Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011882)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000263/2023-2024</t>
   </si>
   <si>
     <t>2223/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>27/05/2026</t>
+    <t>24/09/2026</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 2nd Tube Well site. of KHARBA Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000482/2022-2023</t>
   </si>
   <si>
     <t>1128/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Kharba PWSS under Chanchal-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000901/2023-2024</t>
   </si>
@@ -372,50 +372,104 @@
     <t>ABHIJIT PAUL</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Kharba and Mahanandapur GP under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000944/2024-2025</t>
   </si>
   <si>
     <t>633/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>RABIUL ISLAM</t>
+  </si>
+  <si>
+    <t>RTOR000038/2025-2026</t>
+  </si>
+  <si>
+    <t>2815/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work Site of KHARBA Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000481/2022-2023</t>
+  </si>
+  <si>
+    <t>1127/MD</t>
+  </si>
+  <si>
+    <t>ANUKUL CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including Specials and Valves for KHARBA Piped Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000963/2023-2024</t>
+  </si>
+  <si>
+    <t>716/MD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Kharba Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2024-2025</t>
+  </si>
+  <si>
+    <t>2946/MD</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>M/S RAKHI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1965,87 +2019,335 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
         <v>0.75</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P20" s="4">
+        <v>17.03</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P21" s="4">
+        <v>6.52</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>6.15</v>
+      </c>
+      <c r="R21" s="4">
+        <v>94.32</v>
+      </c>
+      <c r="S21" s="4">
+        <v>95</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P22" s="4">
+        <v>14.87</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>4.43</v>
+      </c>
+      <c r="R22" s="4">
+        <v>29.78</v>
+      </c>
+      <c r="S22" s="4">
+        <v>80</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P23" s="4">
+        <v>8.66</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>1078.79</v>
+      </c>
+      <c r="P24" s="8">
+        <v>522.14</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>48.4</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>