--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,384 +92,384 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Chanchal-I</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>KHARBA PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/13793</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying distribution pipe line of KHARBA and it's adjoining mouzas Piped Water Supply Scheme at Chanchal-I Block of Malda district under Malda Division, PHE Dte. Govt of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>2033/MD</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 750 M3 Capacity OHR with Soil Investigation and FHTC of KHARBA Piped Water Supply Scheme at Chanchal-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>2020/MD</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>SOVAN KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Augmentation of Kharba Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011882)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000263/2023-2024</t>
+  </si>
+  <si>
+    <t>2223/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 160 Mtr. Deep Big dia Tube well (2 Nos.) at KHARBA Water Supply Scheme under Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000676/2022-2023</t>
+  </si>
+  <si>
+    <t>1140/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work Site of KHARBA Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000481/2022-2023</t>
+  </si>
+  <si>
+    <t>1127/MD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>ANUKUL CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 2nd Tube Well site. of KHARBA Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000482/2022-2023</t>
+  </si>
+  <si>
+    <t>1128/MD</t>
+  </si>
+  <si>
+    <t>M/S FOUR STAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000070/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bill for reimbursement of cost of Diesel and mobil in respect of hired vehicle Ambassador Car No.- WB-65/D2727 For the month of January, February and March 2023.</t>
   </si>
   <si>
     <t>BILL/00336/2023-2024</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>ARUN KUMAR DAS</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube Well site of Kharba Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000172/2024-2025</t>
   </si>
   <si>
     <t>2947/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Kharba Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000219/2024-2025</t>
   </si>
   <si>
     <t>3040/MD</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
-    <t>SOVAN KUMAR ROY</t>
-[...17 lines deleted...]
-    <t>DUTTA ENTERPRISE</t>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Kharba PWSS under Chanchal-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000901/2023-2024</t>
+  </si>
+  <si>
+    <t>274/MD</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>25/02/2024</t>
+  </si>
+  <si>
+    <t>SABITA CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Sinking of 250mm. Dia. x 150 mm. Big dia. Tube Well of 160 Mtr. Deep at Head Work Site at Kharba under Chanchal-I under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000902/2023-2024</t>
   </si>
   <si>
     <t>275/MD</t>
   </si>
   <si>
-    <t>11/01/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
+    <t>Laying of Rising Main including Specials and Valves for KHARBA Piped Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000963/2023-2024</t>
+  </si>
+  <si>
+    <t>716/MD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Kharba Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2024-2025</t>
+  </si>
+  <si>
+    <t>2946/MD</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>M/S RAKHI ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000116/2023-2024</t>
   </si>
   <si>
     <t>86/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection at kharba w/s supply sch. under EE/MLMD PHE DTE Dist. malda (chanchal c.c.c)</t>
   </si>
   <si>
     <t>BILL/03548/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-561</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>New service connection at KHARBA PWSS T/W NO III Under EE/MLMD PHE DTE DIST. Malda.( CHANCHAL c c c)</t>
+  </si>
+  <si>
+    <t>BILL/01931/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-472</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
     <t>New service connection at KHARBA PWSS T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Chanchal c c c)</t>
   </si>
   <si>
     <t>BILL/01932/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-473</t>
   </si>
   <si>
-    <t>28/08/2024</t>
-[...94 lines deleted...]
-  <si>
     <t>Resinking of 200mm (all through) Big dia. Tube Well of 130m Deep at 3rd Tube well site of Kharba PWSS under Chanchal-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000789/2024-2025</t>
   </si>
   <si>
     <t>354/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Kharba and Mahanandapur GP under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000944/2024-2025</t>
   </si>
   <si>
     <t>633/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>RABIUL ISLAM</t>
   </si>
   <si>
     <t>RTOR000038/2025-2026</t>
   </si>
   <si>
     <t>2815/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>M/S RAKHI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -998,1312 +998,1312 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>88.29</v>
+        <v>430.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>384.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.31</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.96</v>
+        <v>355.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>68.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19.34</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>8.66</v>
+        <v>42.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>31.15</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.47</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>24.8</v>
+        <v>21.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.72</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>21.12</v>
+        <v>6.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>18.31</v>
+        <v>6.15</v>
       </c>
       <c r="R7" s="4">
-        <v>86.72</v>
+        <v>94.32</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>10.64</v>
+        <v>4.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.12</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>85.72</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>16.23</v>
+        <v>88.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>5.27</v>
+        <v>0.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>4.6</v>
+        <v>8.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>80</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="P12" s="4">
-        <v>4.04</v>
+        <v>24.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>430.15</v>
+        <v>4.17</v>
       </c>
       <c r="Q13" s="4">
-        <v>384.15</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>89.31</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>49</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>355.8</v>
+        <v>10.64</v>
       </c>
       <c r="Q14" s="4">
-        <v>68.83</v>
+        <v>9.12</v>
       </c>
       <c r="R14" s="4">
-        <v>19.34</v>
+        <v>85.72</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>42.98</v>
+        <v>14.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>31.15</v>
+        <v>4.43</v>
       </c>
       <c r="R15" s="4">
-        <v>72.47</v>
+        <v>29.78</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>4.2</v>
+        <v>8.66</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>59</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>68</v>
       </c>
       <c r="P17" s="4">
-        <v>4.17</v>
+        <v>16.23</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>9.07</v>
+        <v>5.27</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-      <c r="J19" s="13" t="s">
         <v>114</v>
       </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="P19" s="4">
-        <v>0.75</v>
+        <v>4.04</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" s="4" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>30</v>
+        <v>113</v>
       </c>
       <c r="P20" s="4">
-        <v>17.03</v>
+        <v>4.6</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P21" s="4">
-        <v>6.52</v>
+        <v>9.07</v>
       </c>
       <c r="Q21" s="4">
-        <v>6.15</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>94.32</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="P22" s="4">
-        <v>14.87</v>
+        <v>0.75</v>
       </c>
       <c r="Q22" s="4">
-        <v>4.43</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>29.78</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>137</v>
+        <v>68</v>
       </c>
       <c r="P23" s="4">
-        <v>8.66</v>
+        <v>17.03</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>1078.79</v>