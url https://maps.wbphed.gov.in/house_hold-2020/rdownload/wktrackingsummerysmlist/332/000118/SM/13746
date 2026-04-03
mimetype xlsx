--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -236,105 +236,105 @@
   <si>
     <t>EXECUTIVE ENGINEER, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>PAYMENT FOR SHIFTING OF 11 KV OVER HEAD LINE AT THE SITE OF KRISHNAPUR PHE UNDER RATHBARI CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/03574/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-593</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of KRISHNAPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000010/2023-2024</t>
   </si>
   <si>
     <t>1573/MD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>28/10/2025</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Krishnapur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013458)</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000498/2023-2024</t>
   </si>
   <si>
     <t>2568/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE.</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 70 m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Krishnapur Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000630/2024-2025</t>
   </si>
   <si>
     <t>5837/MD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>15/08/2025</t>
   </si>
   <si>
     <t>VISCOUS ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Krishnapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000631/2024-2025</t>
   </si>
   <si>
     <t>5838/MD</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>16/05/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Krishnapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000781/2024-2025</t>
   </si>
   <si>
     <t>347/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 