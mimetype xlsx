--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,65 @@
     <t>ORD/000631/2024-2025</t>
   </si>
   <si>
     <t>5838/MD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Krishnapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000781/2024-2025</t>
   </si>
   <si>
     <t>347/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Dismantling &amp; Restoration of Cement Concrete Road with earth filling for protection of pipe line with in the commend area for Krishnapur Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000588/2024-2025</t>
+  </si>
+  <si>
+    <t>5622/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -906,54 +921,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4">
         <v>3004508461</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -969,54 +984,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>3004508446</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>7.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1154,54 +1169,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>90.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>85.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.81</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1217,54 +1232,54 @@
       <c r="I8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>18.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.12</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1398,54 +1413,54 @@
       <c r="I11" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>570.36</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>387.45</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>67.93</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1664,87 +1679,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>7.18</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2.46</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>874.09</v>
+      </c>
+      <c r="P17" s="8">
+        <v>489.53</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>56</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>