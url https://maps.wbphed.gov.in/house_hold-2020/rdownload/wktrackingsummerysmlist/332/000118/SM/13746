--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,59 @@
     <t>ORD/000631/2024-2025</t>
   </si>
   <si>
     <t>5838/MD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Krishnapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000781/2024-2025</t>
   </si>
   <si>
     <t>347/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>RTOR000030/2025-2026</t>
+  </si>
+  <si>
+    <t>2829/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
   </si>
   <si>
     <t>Dismantling &amp; Restoration of Cement Concrete Road with earth filling for protection of pipe line with in the commend area for Krishnapur Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000588/2024-2025</t>
   </si>
   <si>
     <t>5622/MD</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -756,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1701,128 +1710,187 @@
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="P16" s="4">
-        <v>2.46</v>
+        <v>15.77</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="B17" s="7"/>
-[...18 lines deleted...]
-      <c r="Q17" s="8">
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="R17" s="8"/>
-      <c r="S17" s="8"/>
+      <c r="P17" s="4">
+        <v>2.46</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>889.86</v>
+      </c>
+      <c r="P18" s="8">
+        <v>489.53</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>55.01</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>