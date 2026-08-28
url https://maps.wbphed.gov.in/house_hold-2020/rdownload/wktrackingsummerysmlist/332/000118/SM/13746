--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -80,303 +80,303 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Habibpur</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>KRISHNAPUR PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13746</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of KRISHNAPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000010/2023-2024</t>
+  </si>
+  <si>
+    <t>1573/MD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>KRISHNAPUR PIPED WATER SUPPLY SCHEME.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Krishnapur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013458)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000498/2023-2024</t>
+  </si>
+  <si>
+    <t>2568/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Laying of Distribution of UPVC Pipeline of KRISHNAPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2023-2024</t>
+  </si>
+  <si>
+    <t>2334/MD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of KRISHNAPUR, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/001964/2023-2024</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of KRISHNAPUR, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001965/2023-2024</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 70 m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Krishnapur Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000630/2024-2025</t>
+  </si>
+  <si>
+    <t>5837/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>VISCOUS ENGINEERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at 2nd Tube well Site of Krishnapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000164/2024-2025</t>
   </si>
   <si>
     <t>2939/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>PRITAM ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Laying of Distribution of UPVC Pipeline of KRISHNAPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...14 lines deleted...]
-    <t>GOBINDA ENTERPRISE</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Krishnapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000631/2024-2025</t>
+  </si>
+  <si>
+    <t>5838/MD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Krishnapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000887/2023-2024</t>
   </si>
   <si>
     <t>161/MD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
+    <t>Dismantling &amp; Restoration of Cement Concrete Road with earth filling for protection of pipe line with in the commend area for Krishnapur Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000588/2024-2025</t>
+  </si>
+  <si>
+    <t>5622/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
     <t>Placement of fund against the work for road restoration for laying pipe line for Bulbulchandi- Katlapukur road from 0552 KM to 9.943 Km under Talpukur and Krishnapur PWSS under Malda Division,PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00513/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-260</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>PAYMENT FOR SHIFTING OF 11 KV OVER HEAD LINE AT THE SITE OF KRISHNAPUR PHE UNDER RATHBARI CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/03574/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-593</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of KRISHNAPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...67 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Krishnapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000781/2024-2025</t>
   </si>
   <si>
     <t>347/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>RTOR000030/2025-2026</t>
   </si>
   <si>
     <t>2829/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>06/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -914,939 +914,939 @@
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4">
-        <v>3004508461</v>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.89</v>
+        <v>570.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.89</v>
+        <v>387.45</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>67.93</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>3004508446</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>7.95</v>
+        <v>28.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.95</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>13.07</v>
+        <v>90.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>85.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.81</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4">
+        <v>3004508461</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>7.16</v>
+        <v>3.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>3004508446</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>90.08</v>
+        <v>7.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>85.4</v>
+        <v>7.95</v>
       </c>
       <c r="R7" s="4">
-        <v>94.81</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>18.55</v>
+        <v>13.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.84</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>26.12</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>30.66</v>
+        <v>30.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>3.79</v>
+        <v>7.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>570.36</v>
+        <v>60.55</v>
       </c>
       <c r="Q11" s="4">
-        <v>387.45</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>67.93</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="P12" s="4">
-        <v>28.26</v>
+        <v>18.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>26.12</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>30.14</v>
+        <v>2.46</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>60.55</v>
+        <v>30.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="P15" s="4">
-        <v>7.18</v>
+        <v>3.79</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>15.77</v>
+        <v>7.18</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P17" s="4">
-        <v>2.46</v>
+        <v>15.77</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>889.86</v>