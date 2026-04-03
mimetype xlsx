--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,165 +179,132 @@
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Arazi Jalsa Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000265/2024-2025</t>
   </si>
   <si>
     <t>3213/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>01/10/2025</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>RTOR000096/2023-2024</t>
   </si>
   <si>
     <t>29/MD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of ARAZI JALSA Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>2008/MD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
     <t>M/S TAPAS KUMAR CHAKRABORTY &amp; CO</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Arazi Jalsa Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013468)</t>
   </si>
   <si>
     <t>ORD/000505/2023-2024</t>
   </si>
   <si>
     <t>2575/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>NIRMAN.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Arazi Jalsa Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000634/2024-2025</t>
   </si>
   <si>
     <t>5913/MD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>15/11/2025</t>
   </si>
   <si>
     <t>EUREKA UNEMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Hiring of 1 no diesel vehicle in good condition (traffic worthily) having licensed contract carriage permit from Regional Transport Authority for office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 20/06/2024 to 16/12/2024=180 Days).</t>
   </si>
   <si>
     <t>ORD/000577/2024-2025</t>
   </si>
   <si>
     <t>3108/MD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>15/12/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>WIST WATER SOLUTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1252,425 +1219,299 @@
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>1160.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>26.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>87</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>28.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P12" s="4">
         <v>0.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...29 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1284.53</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>