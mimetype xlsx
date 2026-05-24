--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,51 +179,51 @@
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Arazi Jalsa Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000265/2024-2025</t>
   </si>
   <si>
     <t>3213/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>30/12/2025</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>RTOR000096/2023-2024</t>
   </si>
   <si>
     <t>29/MD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of ARAZI JALSA Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>2008/MD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
@@ -242,69 +242,87 @@
   <si>
     <t>2575/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>NIRMAN.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Arazi Jalsa Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000634/2024-2025</t>
   </si>
   <si>
     <t>5913/MD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
-    <t>15/11/2025</t>
+    <t>13/02/2026</t>
   </si>
   <si>
     <t>EUREKA UNEMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Hiring of 1 no diesel vehicle in good condition (traffic worthily) having licensed contract carriage permit from Regional Transport Authority for office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 20/06/2024 to 16/12/2024=180 Days).</t>
   </si>
   <si>
     <t>ORD/000577/2024-2025</t>
   </si>
   <si>
     <t>3108/MD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Arazi Jalsa Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>2953/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>SIVRAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -858,54 +876,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4">
         <v>3004481943</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -921,54 +939,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>3004481907</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1043,54 +1061,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>0.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>131.94</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1228,54 +1246,54 @@
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>1160.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>738.03</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>63.57</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1417,101 +1435,164 @@
       <c r="I12" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P12" s="4">
         <v>0.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>164.96</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>8.72</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1293.24</v>
+      </c>
+      <c r="P14" s="8">
+        <v>753.13</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>58.24</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>