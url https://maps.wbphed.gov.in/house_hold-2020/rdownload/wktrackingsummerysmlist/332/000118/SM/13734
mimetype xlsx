--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,68 @@
     <t>3108/MD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>15/12/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Arazi Jalsa Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000178/2024-2025</t>
   </si>
   <si>
     <t>2953/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>SIVRAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 80m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Arazi Jalsha Water Supply Scheme of Gazole Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2025-2026</t>
+  </si>
+  <si>
+    <t>2507/MD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>WIST WATER SOLUTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1512,87 +1530,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>8.72</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P14" s="4">
+        <v>31.43</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1324.67</v>
+      </c>
+      <c r="P15" s="8">
+        <v>753.13</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>56.85</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>