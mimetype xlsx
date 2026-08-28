--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,249 +80,249 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>ARAZI JALSA PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13734</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of ARAZI JALSA Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>2008/MD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>M/S TAPAS KUMAR CHAKRABORTY &amp; CO</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>ARAZI JALSA PIPED WATER SUPPLY SCHEME.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Arazi Jalsa Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013468)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000505/2023-2024</t>
+  </si>
+  <si>
+    <t>2575/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>NIRMAN.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of ARAZI JALSA , Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001899/2023-2024</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of ARAZI JALSA , Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001900/2023-2024</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of 1 no diesel vehicle in good condition (traffic worthily) having licensed contract carriage permit from Regional Transport Authority for office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 10/05/2024 to 19/06/2024=41 Days).</t>
   </si>
   <si>
     <t>Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sujit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000576/2024-2025</t>
   </si>
   <si>
     <t>2421/MD</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Arazi Jalsa Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000634/2024-2025</t>
+  </si>
+  <si>
+    <t>5913/MD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>EUREKA UNEMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Hiring of 1 no diesel vehicle in good condition (traffic worthily) having licensed contract carriage permit from Regional Transport Authority for office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 20/06/2024 to 16/12/2024=180 Days).</t>
+  </si>
+  <si>
+    <t>ORD/000577/2024-2025</t>
+  </si>
+  <si>
+    <t>3108/MD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at Head Work site of Arazi Jalsa Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000265/2024-2025</t>
   </si>
   <si>
     <t>3213/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Arazi Jalsa Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>2953/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>SIVRAM ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000096/2023-2024</t>
   </si>
   <si>
     <t>29/MD</t>
   </si>
   <si>
     <t>04/01/2024</t>
-  </si>
-[...85 lines deleted...]
-    <t>SIVRAM ENTERPRISE</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 80m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Arazi Jalsha Water Supply Scheme of Gazole Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000133/2025-2026</t>
   </si>
   <si>
     <t>2507/MD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>03/05/2026</t>
   </si>
   <si>
     <t>WIST WATER SOLUTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -878,731 +878,731 @@
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4">
-        <v>3004481943</v>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.23</v>
+        <v>1160.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.23</v>
+        <v>738.03</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>63.57</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>3004481907</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.21</v>
+        <v>26.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.21</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3004481943</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>11.31</v>
+        <v>9.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>3004481907</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.19</v>
+        <v>4.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.26</v>
+        <v>4.21</v>
       </c>
       <c r="R6" s="4">
-        <v>131.94</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21.89</v>
+        <v>11.31</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>20.4</v>
+        <v>0.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>131.94</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>1160.94</v>
+        <v>28.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>738.03</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>63.57</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>26.75</v>
+        <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>164.96</v>
       </c>
       <c r="S10" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>28.74</v>
+        <v>21.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.86</v>
+        <v>8.72</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.41</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>164.96</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="I13" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="P13" s="4">
-        <v>8.72</v>
+        <v>20.4</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>31.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>