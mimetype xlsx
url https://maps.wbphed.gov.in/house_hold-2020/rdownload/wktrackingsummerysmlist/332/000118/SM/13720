--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,72 +203,54 @@
   <si>
     <t>2387/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE.</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Emamnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000719/2024-2025</t>
   </si>
   <si>
     <t>6410/MD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>ABANI BHUSAN GHOSH</t>
-  </si>
-[...16 lines deleted...]
-    <t>LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1206,150 +1188,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>52.11</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1331.62</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>