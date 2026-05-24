--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,93 +164,111 @@
   <si>
     <t>250/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of EMAMNAGAR Piped Water Supply Scheme at Gazole Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000662/2022-2023</t>
   </si>
   <si>
     <t>1039/MD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>01/04/2027</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Emamnagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014505)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000379/2023-2024</t>
   </si>
   <si>
     <t>2387/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
-    <t>28/11/2025</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>DAS ENTERPRISE.</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Emamnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000719/2024-2025</t>
   </si>
   <si>
     <t>6410/MD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>ABANI BHUSAN GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Emamnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>2955/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>MARSS INTERNATIONAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,73 +657,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -804,54 +822,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4">
         <v>3004467227</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -867,54 +885,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>3004467170</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>3.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1048,54 +1066,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>1113.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>634.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>56.95</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1188,87 +1206,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>52.11</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>8.32</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1339.93</v>
+      </c>
+      <c r="P11" s="8">
+        <v>641.44</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>47.87</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>