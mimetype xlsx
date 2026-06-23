--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>19/12/2024</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>ABANI BHUSAN GHOSH</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Emamnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>2955/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>MARSS INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Emamnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000149/2025-2026</t>
+  </si>
+  <si>
+    <t>2687/MD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1269,87 +1287,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>8.32</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>28.8</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1368.73</v>
+      </c>
+      <c r="P12" s="8">
+        <v>641.44</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>46.86</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>