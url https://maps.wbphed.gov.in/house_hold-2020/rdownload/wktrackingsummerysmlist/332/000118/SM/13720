--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -80,195 +80,195 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>EMAMNAGAR PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13720</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of EMAMNAGAR Piped Water Supply Scheme at Gazole Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000662/2022-2023</t>
+  </si>
+  <si>
+    <t>1039/MD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>EMAMNAGAR PIPED WATER SUPPLY SCHEME.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Emamnagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014505)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000379/2023-2024</t>
+  </si>
+  <si>
+    <t>2387/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Emamnagar PWSS , Gazol C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001896/2023-2024</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Emamnagar PWSS , Gazol C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001895/2023-2024</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Emamnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000719/2024-2025</t>
+  </si>
+  <si>
+    <t>6410/MD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>ABANI BHUSAN GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Emamnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>2955/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>MARSS INTERNATIONAL</t>
+  </si>
+  <si>
     <t>RTOR000151/2023-2024</t>
   </si>
   <si>
     <t>250/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...79 lines deleted...]
-    <t>MARSS INTERNATIONAL</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Emamnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000149/2025-2026</t>
   </si>
   <si>
     <t>2687/MD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -824,542 +824,542 @@
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4">
-        <v>3004467227</v>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.4</v>
+        <v>1113.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.4</v>
+        <v>634.24</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>56.95</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>3004467170</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.8</v>
+        <v>28.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.8</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>45</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3004467227</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>113.13</v>
+        <v>3.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>3004467170</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>16.78</v>
+        <v>3.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>1113.74</v>
+        <v>113.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>634.24</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>56.95</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>28.65</v>
+        <v>52.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>52.11</v>
+        <v>8.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>8.32</v>
+        <v>16.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>28.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>