--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,147 +155,111 @@
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 90m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Oltara Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000204/2024-2025</t>
   </si>
   <si>
     <t>2991/MD</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>08/12/2024</t>
   </si>
   <si>
     <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at Head work Site of Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...8 lines deleted...]
-    <t>11/07/2024</t>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000714/2024-2025</t>
+  </si>
+  <si>
+    <t>6405/MD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>BILL/02504/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-419A</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>QUOTATION PAYMENT FOR OLTARA PH3 UNDER AIHO CCC UNDER MALDA DISTRICT</t>
+  </si>
+  <si>
+    <t>BILL/03564/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-586</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>QUOTATION PAYMENT FOR OLTARA PH 2 UNDER AIHO CCC UNDER DISTRICT OF MALDA</t>
+  </si>
+  <si>
+    <t>BILL/03565/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-585</t>
+  </si>
+  <si>
+    <t>Formal work order for Implementation of OLTARA Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000742/2022-2023</t>
+  </si>
+  <si>
+    <t>1253/MD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
-  </si>
-[...82 lines deleted...]
-    <t>23/04/2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Oltara Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013242)</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000388/2023-2024</t>
   </si>
   <si>
     <t>2396/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -705,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1043,605 +1007,416 @@
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>22.22</v>
+        <v>65.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>7.55</v>
+        <v>0.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>7.55</v>
+        <v>12.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>65.17</v>
+        <v>12.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.01</v>
+        <v>919.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>12.19</v>
+        <v>43.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1145.79</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...157 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>