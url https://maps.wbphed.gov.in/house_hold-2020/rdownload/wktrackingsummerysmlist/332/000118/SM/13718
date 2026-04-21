--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1259,54 +1259,54 @@
       <c r="I10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>919.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>340.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>37.04</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1356,54 +1356,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1145.79</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>340.7</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>29.73</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>