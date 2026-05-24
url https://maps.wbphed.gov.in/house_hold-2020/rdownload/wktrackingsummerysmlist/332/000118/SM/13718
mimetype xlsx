--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,89 +131,74 @@
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 90m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Oltara Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000204/2024-2025</t>
-[...8 lines deleted...]
-    <t>08/12/2024</t>
+    <t>ORD/000714/2024-2025</t>
+  </si>
+  <si>
+    <t>6405/MD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...13 lines deleted...]
-  <si>
     <t>BILL/02504/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-419A</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR OLTARA PH3 UNDER AIHO CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/03564/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-586</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR OLTARA PH 2 UNDER AIHO CCC UNDER DISTRICT OF MALDA</t>
   </si>
   <si>
     <t>BILL/03565/2023-2024</t>
@@ -233,51 +218,51 @@
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Oltara Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013242)</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000388/2023-2024</t>
   </si>
   <si>
     <t>2396/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
-    <t>27/12/2025</t>
+    <t>25/06/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -669,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -834,54 +819,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4">
         <v>3004508478</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -953,470 +938,407 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>32.88</v>
+        <v>65.17</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>65.17</v>
+        <v>0.01</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>0.01</v>
+        <v>12.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>12.19</v>
+        <v>12.93</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>12.93</v>
+        <v>919.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>663.66</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>72.15</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>919.78</v>
+        <v>43.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>340.7</v>
+        <v>24.67</v>
       </c>
       <c r="R10" s="4">
-        <v>37.04</v>
+        <v>56.95</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...29 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1112.91</v>
+      </c>
+      <c r="P11" s="8">
+        <v>697.47</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>62.67</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>