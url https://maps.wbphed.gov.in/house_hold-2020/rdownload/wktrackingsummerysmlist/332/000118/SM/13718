--- v5 (2026-05-24)
+++ v6 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,119 @@
     <t>20/10/2025</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Oltara Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013242)</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000388/2023-2024</t>
   </si>
   <si>
     <t>2396/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>RTOR000036/2025-2026</t>
+  </si>
+  <si>
+    <t>2822/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>RTOR000075/2025-2026</t>
+  </si>
+  <si>
+    <t>5537/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 90m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Oltara Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000204/2024-2025</t>
+  </si>
+  <si>
+    <t>2991/MD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head work Site of Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>2992/MD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tubewell site of Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>2936/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tubewell site of Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2024-2025</t>
+  </si>
+  <si>
+    <t>2937/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1258,87 +1327,457 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>43.33</v>
       </c>
       <c r="Q10" s="4">
         <v>24.67</v>
       </c>
       <c r="R10" s="4">
         <v>56.95</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21.78</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21.78</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P13" s="4">
+        <v>32.88</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P14" s="4">
+        <v>22.22</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P15" s="4">
+        <v>7.55</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P16" s="4">
+        <v>7.55</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1226.66</v>
+      </c>
+      <c r="P17" s="8">
+        <v>697.47</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>56.86</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>