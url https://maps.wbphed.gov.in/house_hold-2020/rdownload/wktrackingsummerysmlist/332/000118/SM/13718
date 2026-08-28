--- v6 (2026-06-23)
+++ v7 (2026-08-28)
@@ -80,261 +80,261 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Habibpur</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>OLTARA PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13718</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for Implementation of OLTARA Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000742/2022-2023</t>
+  </si>
+  <si>
+    <t>1253/MD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>OLTARA PIPED WATER SUPPLY SCHEME.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Oltara Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013242)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000388/2023-2024</t>
+  </si>
+  <si>
+    <t>2396/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of OLTARA, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/001966/2023-2024</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 90m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Oltara Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000204/2024-2025</t>
+  </si>
+  <si>
+    <t>2991/MD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head work Site of Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>2992/MD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tubewell site of Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>2936/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tubewell site of Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2024-2025</t>
+  </si>
+  <si>
+    <t>2937/MD</t>
+  </si>
+  <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Oltara Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000714/2024-2025</t>
   </si>
   <si>
     <t>6405/MD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
-    <t>M/S JHA CONSTRUCTION</t>
+    <t>QUOTATION PAYMENT FOR OLTARA PH 2 UNDER AIHO CCC UNDER DISTRICT OF MALDA</t>
+  </si>
+  <si>
+    <t>BILL/03565/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-585</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
   </si>
   <si>
     <t>BILL/02504/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-419A</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR OLTARA PH3 UNDER AIHO CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/03564/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-586</t>
   </si>
   <si>
-    <t>22/02/2024</t>
-[...49 lines deleted...]
-  <si>
     <t>RTOR000036/2025-2026</t>
   </si>
   <si>
     <t>2822/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>RTOR000075/2025-2026</t>
   </si>
   <si>
     <t>5537/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
-  </si>
-[...49 lines deleted...]
-    <t>2937/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -872,859 +872,859 @@
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4">
-        <v>3004508478</v>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.14</v>
+        <v>919.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.14</v>
+        <v>663.66</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>72.15</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>50.37</v>
+        <v>43.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>24.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>56.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>45</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3004508478</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>65.17</v>
+        <v>9.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.01</v>
+        <v>50.37</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>12.19</v>
+        <v>32.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>12.93</v>
+        <v>22.22</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>919.78</v>
+        <v>7.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>663.66</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>72.15</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>43.33</v>
+        <v>7.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.67</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>56.95</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>21.78</v>
+        <v>65.17</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P12" s="4">
-        <v>21.78</v>
+        <v>12.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>32.88</v>
+        <v>0.01</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="P14" s="4">
-        <v>22.22</v>
+        <v>12.19</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P15" s="4">
-        <v>7.55</v>
+        <v>21.78</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P16" s="4">
-        <v>7.55</v>
+        <v>21.78</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>