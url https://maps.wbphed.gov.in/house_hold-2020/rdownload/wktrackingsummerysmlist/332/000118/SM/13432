--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -248,105 +248,120 @@
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Horgao Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015215)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000318/2023-2024</t>
   </si>
   <si>
     <t>2320/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>23/11/2023</t>
+    <t>12/11/2025</t>
   </si>
   <si>
     <t>M/S CHANDRANATH MUKHERJEE.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Hargoa Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000628/2024-2025</t>
   </si>
   <si>
     <t>5835/MD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>RABIUL ISLAM</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work Site of Hargoa Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000629/2024-2025</t>
   </si>
   <si>
     <t>5836/MD</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>30/08/2025</t>
   </si>
   <si>
     <t>M/S ANKUSH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Hargoa Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000124/2025-2026</t>
   </si>
   <si>
     <t>2482/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>SAYEM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 18/9-19/0 betweenBulbulchandi (BBC) to Shingabad Station(SQB) Station for HARGOA and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000911/2023-2024</t>
+  </si>
+  <si>
+    <t>384/MD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1644,87 +1659,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>6.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>28.86</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>678.95</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>