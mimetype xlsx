--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -974,54 +974,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>418.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>208.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>49.79</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1393,54 +1393,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>75.74</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>39.56</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>52.23</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1456,54 +1456,54 @@
       <c r="I12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>26.64</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.71</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>81.49</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1742,54 +1742,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>678.95</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>269.87</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>39.75</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>