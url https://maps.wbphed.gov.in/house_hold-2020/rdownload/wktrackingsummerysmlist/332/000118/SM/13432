--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -230,138 +230,147 @@
   <si>
     <t>BP-2024-25-194</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Laying of Distribution of UPVC Pipeline of HORGOA Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000098/2023-2024</t>
   </si>
   <si>
     <t>2325/MD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Hargoa Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000628/2024-2025</t>
+  </si>
+  <si>
+    <t>5835/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>RABIUL ISLAM</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work Site of Hargoa Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000629/2024-2025</t>
+  </si>
+  <si>
+    <t>5836/MD</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>M/S ANKUSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube well site of Hargoa Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000124/2025-2026</t>
+  </si>
+  <si>
+    <t>2482/MD</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>27/07/2025</t>
+  </si>
+  <si>
+    <t>SAYEM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 18/9-19/0 betweenBulbulchandi (BBC) to Shingabad Station(SQB) Station for HARGOA and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000911/2023-2024</t>
+  </si>
+  <si>
+    <t>384/MD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000029/2025-2026</t>
+  </si>
+  <si>
+    <t>2831/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Horgao Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015215)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000318/2023-2024</t>
   </si>
   <si>
     <t>2320/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>12/11/2025</t>
+    <t>10/07/2026</t>
   </si>
   <si>
     <t>M/S CHANDRANATH MUKHERJEE.</t>
-  </si>
-[...64 lines deleted...]
-    <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1417,392 +1426,451 @@
       <c r="Q11" s="4">
         <v>39.56</v>
       </c>
       <c r="R11" s="4">
         <v>52.23</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>26.64</v>
+        <v>15.25</v>
       </c>
       <c r="Q12" s="4">
-        <v>21.71</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>81.49</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>15.25</v>
+        <v>22.71</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>22.71</v>
+        <v>6.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>6.89</v>
+        <v>28.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>30</v>
       </c>
       <c r="P16" s="4">
-        <v>28.86</v>
+        <v>10.56</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>26.64</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>21.71</v>
+      </c>
+      <c r="R17" s="4">
+        <v>81.49</v>
+      </c>
+      <c r="S17" s="4">
+        <v>80</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>689.51</v>
+      </c>
+      <c r="P18" s="8">
+        <v>269.87</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>39.14</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>