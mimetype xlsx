--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,285 +92,285 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Habibpur</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>HORGOA Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13432</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of HORGOA Piped Water Supply Scheme at Habibpur Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>1887/MD</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Laying of Distribution of UPVC Pipeline of HORGOA Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2023-2024</t>
+  </si>
+  <si>
+    <t>2325/MD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Horgao Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015215)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000318/2023-2024</t>
+  </si>
+  <si>
+    <t>2320/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>07/11/2026</t>
+  </si>
+  <si>
+    <t>M/S CHANDRANATH MUKHERJEE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2023-2024</t>
   </si>
   <si>
     <t>1810/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of HORGOA Piped Water Supply Scheme at Habibpur Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...22 lines deleted...]
-  <si>
     <t>Sinking of Tubewell, Providing FHTC, Construction of Pump House &amp; Boundary wall at Horgoa Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000483/2024-2025</t>
   </si>
   <si>
     <t>5083/MD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>M/S TECHNICO &amp; CO</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Hargoa Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000628/2024-2025</t>
+  </si>
+  <si>
+    <t>5835/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>RABIUL ISLAM</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work Site of Hargoa Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000629/2024-2025</t>
+  </si>
+  <si>
+    <t>5836/MD</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>M/S ANKUSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 18/9-19/0 betweenBulbulchandi (BBC) to Shingabad Station(SQB) Station for HARGOA and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000911/2023-2024</t>
+  </si>
+  <si>
+    <t>384/MD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Horgoa, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02463/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-396</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at (KM.-18/8-18/9) between Bulbulchandi(BBC) to Singabad(SQB) station for HARGOA and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>BILL/00189/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-91</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS), NORTHEAST FRONTIER RAILWAY KATIHAR DIVISION</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Horgoa, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02489/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-424</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>BILL/00347/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-194</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at Pole shifting at Horgoa, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03234/2023-2024</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...100 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Hargoa Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000124/2025-2026</t>
   </si>
   <si>
     <t>2482/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>SAYEM ENTERPRISE</t>
   </si>
   <si>
-    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 18/9-19/0 betweenBulbulchandi (BBC) to Shingabad Station(SQB) Station for HARGOA and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000029/2025-2026</t>
   </si>
   <si>
     <t>2831/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S CHANDRANATH MUKHERJEE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -899,934 +899,934 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>20.8</v>
+        <v>418.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>208.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>49.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>418.92</v>
+        <v>75.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>208.6</v>
+        <v>39.56</v>
       </c>
       <c r="R4" s="4">
-        <v>49.79</v>
+        <v>52.23</v>
       </c>
       <c r="S4" s="4">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>44.88</v>
+        <v>26.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.49</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.57</v>
+        <v>20.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>7.77</v>
+        <v>44.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.11</v>
+        <v>15.25</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>3.6</v>
+        <v>22.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>6.2</v>
+        <v>28.86</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>75.74</v>
+        <v>7.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>39.56</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>52.23</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>15.25</v>
+        <v>0.11</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>22.71</v>
+        <v>3.6</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>6.89</v>
+        <v>6.2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="P15" s="4">
-        <v>28.86</v>
+        <v>0.57</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>10.56</v>
+        <v>6.89</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="P17" s="4">
-        <v>26.64</v>
+        <v>10.56</v>
       </c>
       <c r="Q17" s="4">
-        <v>21.71</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>81.49</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>689.51</v>