--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -218,168 +218,150 @@
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000145/2023-2024</t>
   </si>
   <si>
     <t>122/MD</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Submission of car hire bill on daily rate hired basis, for Office of the Assistant Engineer, Chanchal Sub-Division, P.H.E. Dte. (Period from 07-12-2022 To 02-01-2023).</t>
-[...10 lines deleted...]
-  <si>
     <t>Formal work order for the work of Implementation of ALINAGAR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000614/2022-2023</t>
   </si>
   <si>
     <t>940/MD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Alinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000505/2024-2025</t>
   </si>
   <si>
     <t>5408/MD</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>28/02/2025</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of Distribution Line, Providing FHTC, Construction of Pump House &amp; Boundary wall at Alinagar Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000144/2024-2025</t>
   </si>
   <si>
     <t>2901/MD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
   </si>
   <si>
-    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division Division, PHE Dte. (Period from 01/01/2025 to 30/06/2025).</t>
-[...19 lines deleted...]
-  <si>
     <t>Laying of Parallel/ Dedicated Pipeline for better Functionality at Alinagar Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Sri Biswadip Sengupta, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000246/2025-2026</t>
   </si>
   <si>
     <t>4348/MD</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>24/11/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Alinagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015847)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000373/2023-2024</t>
   </si>
   <si>
     <t>2381/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>M/S. KUNDU CONSTRACTION</t>
+  </si>
+  <si>
+    <t>Bamboo piing, earth filing for protection of pipe line at different places for Alinagar Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000590/2024-2025</t>
+  </si>
+  <si>
+    <t>5624/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1343,498 +1325,441 @@
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4"/>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>0.33</v>
+        <v>458.54</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P11" s="4">
-        <v>458.54</v>
+        <v>36.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>36.94</v>
+        <v>83.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>83.78</v>
+        <v>26.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>0.85</v>
+        <v>27.37</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P15" s="4">
-        <v>26.97</v>
+        <v>8.66</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...26 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="K16" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>704.54</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>