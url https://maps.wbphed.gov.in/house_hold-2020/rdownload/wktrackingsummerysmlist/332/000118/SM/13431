--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,65 +231,50 @@
     <t>RTOR000145/2023-2024</t>
   </si>
   <si>
     <t>122/MD</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of ALINAGAR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000614/2022-2023</t>
   </si>
   <si>
     <t>940/MD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>01/07/2026</t>
-  </si>
-[...13 lines deleted...]
-    <t>28/02/2025</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of Distribution Line, Providing FHTC, Construction of Pump House &amp; Boundary wall at Alinagar Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000144/2024-2025</t>
   </si>
   <si>
     <t>2901/MD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Laying of Parallel/ Dedicated Pipeline for better Functionality at Alinagar Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Sri Biswadip Sengupta, Assistant Engineer</t>
   </si>
@@ -750,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -913,54 +898,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>38.34</v>
       </c>
       <c r="S3" s="4">
         <v>37</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -976,54 +961,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>3004496764</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>4.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1039,54 +1024,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>3004496739</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>4.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1102,54 +1087,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>122.97</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1165,54 +1150,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>14.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.51</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1350,54 +1335,54 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>458.54</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>345.34</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>75.31</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1407,359 +1392,296 @@
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>36.94</v>
+        <v>83.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="P12" s="4">
-        <v>83.78</v>
+        <v>26.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>26.97</v>
+        <v>27.37</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>24.36</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>88.98</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="P14" s="4">
-        <v>27.37</v>
+        <v>8.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>667.59</v>
+      </c>
+      <c r="P15" s="8">
+        <v>394.04</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>59.02</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>