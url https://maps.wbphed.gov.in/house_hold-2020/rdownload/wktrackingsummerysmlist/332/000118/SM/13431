--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,77 @@
     <t>2381/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>M/S. KUNDU CONSTRACTION</t>
   </si>
   <si>
     <t>Bamboo piing, earth filing for protection of pipe line at different places for Alinagar Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000590/2024-2025</t>
   </si>
   <si>
     <t>5624/MD</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Alinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000505/2024-2025</t>
+  </si>
+  <si>
+    <t>5408/MD</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Submission of car hire bill on daily rate hired basis, for Office of the Assistant Engineer, Chanchal Sub-Division, P.H.E. Dte. (Period from 07-12-2022 To 02-01-2023).</t>
+  </si>
+  <si>
+    <t>BILL/00380/2023-2024</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>SAUDIPTA KUMAR DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1601,87 +1628,207 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P14" s="4">
         <v>8.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P15" s="4">
+        <v>36.94</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.33</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>704.86</v>
+      </c>
+      <c r="P17" s="8">
+        <v>394.04</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>55.9</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>