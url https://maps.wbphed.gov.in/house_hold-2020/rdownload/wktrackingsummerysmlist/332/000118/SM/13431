--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,267 +113,267 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Placing of diesel driven vehicle on hire basis for official use of the office of the Assistant Engineer, Chanchal Sub-Division, PHE Dte. under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000831/2022-2023</t>
   </si>
   <si>
     <t>667/CSD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>SUDIPTA GHOSH</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of ALINAGAR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000614/2022-2023</t>
+  </si>
+  <si>
+    <t>940/MD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of 1 no diesel vehicle in good condition (traffic worthily) having licensed contract carriage permit from Regional Transport Authority for office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 12/11/2023 to 09/05/2024=180 Days).</t>
+  </si>
+  <si>
+    <t>ORD/001231/2023-2024</t>
+  </si>
+  <si>
+    <t>4566/MD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>08/05/2024</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Alinagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015847)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000373/2023-2024</t>
+  </si>
+  <si>
+    <t>2381/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>M/S. KUNDU CONSTRACTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No.I of Alinagar, Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001888/2023-2024</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Alinagar , Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001889/2023-2024</t>
   </si>
   <si>
-    <t>Continuation work order for Hiring of 1 no diesel vehicle in good condition (traffic worthily) having licensed contract carriage permit from Regional Transport Authority for office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 12/11/2023 to 09/05/2024=180 Days).</t>
-[...20 lines deleted...]
-    <t>TARUN KUMAR BHATTACHARYA</t>
+    <t>Submission of car hire bill on daily rate hired basis, for Office of the Assistant Engineer, Chanchal Sub-Division, P.H.E. Dte. (Period from 07-12-2022 To 02-01-2023).</t>
+  </si>
+  <si>
+    <t>BILL/00380/2023-2024</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>SAUDIPTA KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Alinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000505/2024-2025</t>
+  </si>
+  <si>
+    <t>5408/MD</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Sinking of Tubewell, Laying of Distribution Line, Providing FHTC, Construction of Pump House &amp; Boundary wall at Alinagar Piped Water Supply Scheme at Gazol Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000144/2024-2025</t>
+  </si>
+  <si>
+    <t>2901/MD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Alinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000882/2023-2024</t>
   </si>
   <si>
     <t>158/MD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>M/S N. N. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well Site of ALINAGAR Piped Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000980/2023-2024</t>
   </si>
   <si>
     <t>975/MD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
-    <t>BANIK BROTHERS</t>
+    <t>Bamboo piing, earth filing for protection of pipe line at different places for Alinagar Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000590/2024-2025</t>
+  </si>
+  <si>
+    <t>5624/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000145/2023-2024</t>
   </si>
   <si>
     <t>122/MD</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of ALINAGAR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...31 lines deleted...]
-  <si>
     <t>Laying of Parallel/ Dedicated Pipeline for better Functionality at Alinagar Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Sri Biswadip Sengupta, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000246/2025-2026</t>
   </si>
   <si>
     <t>4348/MD</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>24/11/2026</t>
-  </si>
-[...61 lines deleted...]
-    <t>SAUDIPTA KUMAR DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -949,506 +949,504 @@
       <c r="Q3" s="4">
         <v>0.33</v>
       </c>
       <c r="R3" s="4">
         <v>38.34</v>
       </c>
       <c r="S3" s="4">
         <v>37</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004496764</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.45</v>
+        <v>458.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.45</v>
+        <v>345.34</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>75.31</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4">
-        <v>3004496739</v>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4.01</v>
+        <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.01</v>
+        <v>1.05</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>122.97</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>0.86</v>
+        <v>27.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.05</v>
+        <v>24.36</v>
       </c>
       <c r="R6" s="4">
-        <v>122.97</v>
+        <v>88.98</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>58</v>
+      </c>
+      <c r="L7" s="4">
+        <v>3004496764</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>14.51</v>
+        <v>4.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>14.51</v>
+        <v>4.45</v>
       </c>
       <c r="R7" s="4">
-        <v>99.99</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4">
+        <v>3004496739</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>9.13</v>
+        <v>4.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>28.48</v>
+        <v>0.33</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="P10" s="4">
-        <v>458.54</v>
+        <v>36.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>345.34</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>75.31</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>83.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1464,318 +1462,320 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>26.97</v>
+        <v>14.51</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>14.51</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="P13" s="4">
-        <v>27.37</v>
+        <v>9.13</v>
       </c>
       <c r="Q13" s="4">
-        <v>24.36</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>88.98</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="P14" s="4">
         <v>8.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>36.94</v>
+        <v>28.48</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="P16" s="4">
-        <v>0.33</v>
+        <v>26.97</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>