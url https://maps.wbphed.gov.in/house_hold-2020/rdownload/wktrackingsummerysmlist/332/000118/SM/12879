--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -242,51 +242,51 @@
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Jamalpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>1298/MD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>UTTAM KUMAR GHOSH</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Laying of Distribution of UPVC Pipeline of JAMALPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000667/2022-2023</t>
   </si>
   <si>
     <t>1061/MD</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/05/2023</t>
   </si>
   <si>
     <t>BINA CONSTRUCTION</t>
   </si>
@@ -864,54 +864,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>27.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.39</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1112,54 +1112,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P7" s="4">
         <v>735.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>321.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>43.76</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1301,88 +1301,88 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P10" s="4">
         <v>51.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>51.95</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>991.3</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>391.48</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>39.49</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>