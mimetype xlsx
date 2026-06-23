--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -227,90 +227,90 @@
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works of Krishnapur, Horgoa, Perapur, Jamalpur &amp; Rajarampur PWSS under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000953/2024-2025</t>
   </si>
   <si>
     <t>642/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Laying of Distribution of UPVC Pipeline of JAMALPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000667/2022-2023</t>
+  </si>
+  <si>
+    <t>1061/MD</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Jamalpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>1298/MD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>UTTAM KUMAR GHOSH</t>
-  </si>
-[...19 lines deleted...]
-    <t>BINA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1235,60 +1235,60 @@
       <c r="H9" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P9" s="4">
-        <v>96.59</v>
+        <v>51.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>51.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
@@ -1298,60 +1298,60 @@
       <c r="H10" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P10" s="4">
-        <v>51.95</v>
+        <v>96.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>51.95</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>991.3</v>