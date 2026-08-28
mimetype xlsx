--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,216 +80,216 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Habibpur</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>JAMALPUR Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/12879</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of JAMALPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>1570/MD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>JAMALPUR Piped Water Supply Scheme.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Jamalpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013493)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000739/2023-2024</t>
   </si>
   <si>
     <t>2800/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Malda Division</t>
+    <t>Acceptance cum formal work order for Laying of Distribution of UPVC Pipeline of JAMALPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000667/2022-2023</t>
+  </si>
+  <si>
+    <t>1061/MD</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tubewell site of Jamalpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001033/2023-2024</t>
   </si>
   <si>
     <t>1259/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head work site of Jamalpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Sumit Kumar Ganguly, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000488/2024-2025</t>
   </si>
   <si>
     <t>5001/MD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>PABITRA MANDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000146/2023-2024</t>
   </si>
   <si>
     <t>123/MD</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of JAMALPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...19 lines deleted...]
-  <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works of Krishnapur, Horgoa, Perapur, Jamalpur &amp; Rajarampur PWSS under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000953/2024-2025</t>
   </si>
   <si>
     <t>642/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>BINA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Jamalpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>1298/MD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>UTTAM KUMAR GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -861,57 +861,57 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.35</v>
+        <v>735.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>17.61</v>
+        <v>321.91</v>
       </c>
       <c r="R3" s="4">
-        <v>64.39</v>
+        <v>43.76</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -924,404 +924,404 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>8.5</v>
+        <v>27.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>64.39</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>23.69</v>
+        <v>51.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>51.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P6" s="4">
-        <v>46.72</v>
+        <v>8.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P7" s="4">
-        <v>735.7</v>
+        <v>23.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>321.91</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>43.76</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>65</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.8</v>
+        <v>46.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P9" s="4">
-        <v>51.95</v>
+        <v>0.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>51.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P10" s="4">
         <v>96.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>