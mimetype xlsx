--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,123 +185,90 @@
   <si>
     <t>240/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of SAIDPUR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000118/2023-2024</t>
   </si>
   <si>
     <t>2320/MD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>24/12/2025</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Saidpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000669/2024-2025</t>
   </si>
   <si>
     <t>6168/MD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>15/11/2025</t>
   </si>
   <si>
     <t>ANJIMA CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Saidpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000182/2024-2025</t>
   </si>
   <si>
     <t>2957/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>SAYEM ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +657,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1302,213 +1269,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>7.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>752.17</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>