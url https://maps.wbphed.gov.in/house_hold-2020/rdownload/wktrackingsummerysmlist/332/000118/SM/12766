--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -822,54 +822,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>28.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.51</v>
       </c>
       <c r="S3" s="4">
         <v>78</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -885,54 +885,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4">
         <v>3004467185</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -948,54 +948,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4">
         <v>3004467024</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>6.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1129,54 +1129,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>651.25</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>382.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>58.76</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1289,54 +1289,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>752.17</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>415.13</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>55.19</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>