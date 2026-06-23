--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,95 @@
     <t>05/12/2024</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>ANJIMA CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Saidpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000182/2024-2025</t>
   </si>
   <si>
     <t>2957/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>SAYEM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000084/2025-2026</t>
+  </si>
+  <si>
+    <t>5546/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Saidpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000155/2025-2026</t>
+  </si>
+  <si>
+    <t>2704/MD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>M/S ANKUSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Jack Pushing of D.I. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through The HILLY- BALURGHAT Road NH 512 between GAZOLE to BALURGHAT for SAIDPUR Pipe Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2025-2026</t>
+  </si>
+  <si>
+    <t>3746/MD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,73 +702,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1269,87 +1314,272 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>7.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.17</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>29.48</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>16.44</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>801.26</v>
+      </c>
+      <c r="P14" s="8">
+        <v>415.13</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>51.81</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>