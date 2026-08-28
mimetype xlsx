--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,240 +80,240 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>SAIDPUR Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12766</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of SAIDPUR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>2320/MD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>SAIDPUR Piped Water Supply Scheme</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Saidpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014263)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000491/2023-2024</t>
   </si>
   <si>
     <t>2563/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>24/09/2026</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Saidpur PWSS , Gazol C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001897/2023-2024</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Saidpur PWSS , Gazol C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001898/2023-2024</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000048/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Saidpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000669/2024-2025</t>
+  </si>
+  <si>
+    <t>6168/MD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>ANJIMA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Saidpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2024-2025</t>
+  </si>
+  <si>
+    <t>2957/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>SAYEM ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000158/2023-2024</t>
   </si>
   <si>
     <t>240/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of SAIDPUR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...56 lines deleted...]
-    <t>SAYEM ENTERPRISE</t>
+    <t>Construction of Boundary Wall at Head Work site of Saidpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000155/2025-2026</t>
+  </si>
+  <si>
+    <t>2704/MD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>M/S ANKUSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Jack Pushing of D.I. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through The HILLY- BALURGHAT Road NH 512 between GAZOLE to BALURGHAT for SAIDPUR Pipe Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2025-2026</t>
+  </si>
+  <si>
+    <t>3746/MD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>RTOR000084/2025-2026</t>
   </si>
   <si>
     <t>5546/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,669 +864,669 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.62</v>
+        <v>651.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>22.47</v>
+        <v>382.68</v>
       </c>
       <c r="R3" s="4">
-        <v>78.51</v>
+        <v>58.76</v>
       </c>
       <c r="S3" s="4">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>3004467185</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.87</v>
+        <v>28.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.87</v>
+        <v>22.47</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>78.51</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4">
-        <v>3004467024</v>
+        <v>3004467185</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.11</v>
+        <v>3.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.11</v>
+        <v>3.87</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>3004467024</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>20.1</v>
+        <v>6.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>12.66</v>
+        <v>20.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>651.25</v>
+        <v>22.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>382.68</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>58.76</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>22.39</v>
+        <v>7.16</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>7.16</v>
+        <v>12.66</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>3.17</v>
+        <v>29.48</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>29.48</v>
+        <v>16.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>16.44</v>
+        <v>3.17</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>