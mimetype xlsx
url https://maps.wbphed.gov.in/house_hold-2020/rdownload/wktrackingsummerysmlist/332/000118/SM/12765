--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -164,51 +164,51 @@
   <si>
     <t>241/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Formal work order for Implementation of Uttar Mahinagar Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000740/2022-2023</t>
   </si>
   <si>
     <t>1252/MD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>22/08/2026</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000268/2024-2025</t>
   </si>
   <si>
     <t>3226/MD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Uttar Mahinagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-05,Junior Engineer-06,Junior Engineer-07</t>
   </si>