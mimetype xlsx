--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -146,105 +146,90 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000164/2023-2024</t>
   </si>
   <si>
     <t>241/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Formal work order for Implementation of Uttar Mahinagar Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+    <t>Construction of Boundary Wall at Head Work site of Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000740/2022-2023</t>
-[...8 lines deleted...]
-    <t>22/08/2026</t>
+    <t>ORD/000268/2024-2025</t>
+  </si>
+  <si>
+    <t>3226/MD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at Head Work site of Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Uttar Mahinagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-05,Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000315/2024-2025</t>
   </si>
   <si>
     <t>2943/MLMD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>28/10/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000263/2024-2025</t>
   </si>
   <si>
     <t>3211/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>Road cutting and road restoration at Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000690/2024-2025</t>
   </si>
@@ -681,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -846,54 +831,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4">
         <v>3004467221</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -909,54 +894,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>3004467207</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1087,419 +1072,356 @@
       <c r="H7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>239.41</v>
+        <v>36.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>36.14</v>
+        <v>25.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="P9" s="4">
-        <v>25.3</v>
+        <v>33.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="4">
-        <v>33.31</v>
+        <v>5.06</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>5.06</v>
+        <v>23.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...29 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>157.64</v>
+      </c>
+      <c r="P12" s="8">
+        <v>8.05</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>5.11</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>