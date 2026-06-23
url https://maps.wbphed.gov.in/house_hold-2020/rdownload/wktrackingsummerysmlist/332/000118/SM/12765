--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,65 @@
     <t>ORD/000690/2024-2025</t>
   </si>
   <si>
     <t>6207/MD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>Providing Balance Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>2891/MD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Formal work order for Implementation of Uttar Mahinagar Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000740/2022-2023</t>
+  </si>
+  <si>
+    <t>1252/MD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>22/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1341,87 +1356,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>23.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P12" s="4">
+        <v>239.41</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>132.61</v>
+      </c>
+      <c r="R12" s="4">
+        <v>55.39</v>
+      </c>
+      <c r="S12" s="4">
+        <v>70</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>397.04</v>
+      </c>
+      <c r="P13" s="8">
+        <v>140.66</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>35.43</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>