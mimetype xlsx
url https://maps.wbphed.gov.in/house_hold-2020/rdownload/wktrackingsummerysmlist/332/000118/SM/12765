--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,219 +80,219 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>Uttar Mahinagar Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12765</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for Implementation of Uttar Mahinagar Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000740/2022-2023</t>
+  </si>
+  <si>
+    <t>1252/MD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>22/08/2026</t>
+  </si>
+  <si>
+    <t>M/S DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Uttar Mahinagar Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Uttar Mahinagar PWSS , Gazol C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001892/2023-2024</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Uttar Mahinagar PWSS , Gazol C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001891/2023-2024</t>
   </si>
   <si>
-    <t>17/10/2023</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at Head Work site of Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000268/2024-2025</t>
+  </si>
+  <si>
+    <t>3226/MD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Uttar Mahinagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05,Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000315/2024-2025</t>
+  </si>
+  <si>
+    <t>2943/MLMD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000263/2024-2025</t>
+  </si>
+  <si>
+    <t>3211/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>Road cutting and road restoration at Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000690/2024-2025</t>
+  </si>
+  <si>
+    <t>6207/MD</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
     <t>RTOR000164/2023-2024</t>
   </si>
   <si>
     <t>241/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at Head Work site of Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...70 lines deleted...]
-  <si>
     <t>Providing Balance Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Uttar Mahinagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>2891/MD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
-  </si>
-[...13 lines deleted...]
-    <t>22/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,632 +830,632 @@
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4">
-        <v>3004467221</v>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.05</v>
+        <v>239.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.05</v>
+        <v>132.61</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>55.39</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4">
         <v>3004467207</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>4</v>
       </c>
       <c r="Q4" s="4">
         <v>4</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3004467221</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>21.65</v>
+        <v>4.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.05</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.53</v>
+        <v>21.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
         <v>36.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>25.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
         <v>33.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>5.06</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="P11" s="4">
-        <v>23.59</v>
+        <v>4.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>239.41</v>
+        <v>23.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>132.61</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>55.39</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>397.04</v>