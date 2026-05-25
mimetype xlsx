--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -266,90 +266,108 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Mekpur, Old malda C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02569/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-462</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for MEKPUR Piped Water Supply Scheme (JL-11 Tutkhan, JL-12 Goalpara, and JL-14 Gotpara) at Old Malda Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Ramen Karmakar, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000412/2022-2023</t>
   </si>
   <si>
     <t>2986/MD</t>
   </si>
   <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 35 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Tube Well No. 3 of Mekpur Water Supply Scheme of Old Malda Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000137/2025-2026</t>
   </si>
   <si>
     <t>2615/MD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 35 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Tube Well No. 4 of Mekpur Water Supply Scheme of Old Malda Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>2616/MD</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Mekpur Water Supply scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000843/2024-2025</t>
   </si>
   <si>
     <t>1068/MD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Kadamtali Mouza under Mekpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000252/2024-2025</t>
+  </si>
+  <si>
+    <t>3188/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -901,54 +919,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -960,54 +978,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>34.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>58.5</v>
       </c>
       <c r="S4" s="4">
         <v>58</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1019,54 +1037,54 @@
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>3004243230</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1078,54 +1096,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4">
         <v>3004243234</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>2.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1157,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>8.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1218,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>8.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.27</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1279,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>11.32</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>79.63</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1322,54 +1340,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>55.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>54.19</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.14</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1383,54 +1401,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>6.07</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.63</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.83</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1492,293 +1510,354 @@
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>56.72</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>53.93</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.08</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>17.27</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
         <v>17.27</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P16" s="4">
         <v>8.04</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
-[...18 lines deleted...]
-      <c r="P17" s="8">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P17" s="4">
+        <v>19.96</v>
+      </c>
+      <c r="Q17" s="4">
         <v>0</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="R17" s="4">
         <v>0</v>
       </c>
-      <c r="R17" s="8"/>
-      <c r="S17" s="8"/>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>259.48</v>
+      </c>
+      <c r="P18" s="8">
+        <v>175.01</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>67.45</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>