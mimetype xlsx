--- v2 (2026-05-25)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,65 @@
     <t>ORD/000843/2024-2025</t>
   </si>
   <si>
     <t>1068/MD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/05/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Kadamtali Mouza under Mekpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000252/2024-2025</t>
   </si>
   <si>
     <t>3188/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000083/2025-2026</t>
+  </si>
+  <si>
+    <t>5545/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1777,87 +1792,144 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P17" s="4">
         <v>19.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.62</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>264.1</v>
+      </c>
+      <c r="P19" s="8">
+        <v>175.01</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>66.27</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>