--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,300 +89,321 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Mekpur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/12763</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for MEKPUR Piped Water Supply Scheme (JL-11 Tutkhan, JL-12 Goalpara, and JL-14 Gotpara) at Old Malda Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000412/2022-2023</t>
+  </si>
+  <si>
+    <t>2986/MD</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of (250mm. Dia. x 200 mm. dia.) Big dia. Tube Well (120 Mtr. Deep) by D.R. Rig method using P.V.C. pipe and Gravel Filter including supply of Materials at MEKPUR Piped Water Supply Scheme (Tube Well No-3) of Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000376/2022-2023</t>
+  </si>
+  <si>
+    <t>2702/MD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of (250mm. Dia. x 200 mm. dia.) Big dia. Tube Well (120 Mtr. Deep) by D.R. Rig method using P.V.C. pipe and Gravel Filter including supply of Materials at MEKPUR Piped Water Supply Scheme (Tube Well No-4) of Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000377/2022-2023</t>
   </si>
   <si>
     <t>2703/MD</t>
   </si>
   <si>
-    <t>17/11/2022</t>
-[...5 lines deleted...]
-    <t>A. L. ENGINEERING SOLUTION</t>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for MEKPUR Piped Water Supply Scheme (JL-15 Samsabad, JL-20 Kadamtali, JL-21 Badanpur, JL-22 Chhotapara, JL-23 Lakshmi Kandar and JL-27 Rahutgaon) at Old Malda Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000411/2022-2023</t>
+  </si>
+  <si>
+    <t>2985/MD</t>
+  </si>
+  <si>
+    <t>21/01/2023</t>
+  </si>
+  <si>
+    <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III, IV &amp; V of Source Augmentation of Mekpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014459)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/001126/2022-2023</t>
   </si>
   <si>
     <t>509/MLMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Mekpur PWSS, Old Malda C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000049/2023-2024</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. IV of Mekpur PWSS, Old Malda C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000050/2023-2024</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of (250mm. Dia. x 200 mm. dia.) Big dia. Tube Well (120 Mtr. Deep) by D.R. Rig method using P.V.C. pipe and Gravel Filter including supply of Materials at MEKPUR Piped Water Supply Scheme (Tube Well No-3) of Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Mekpur Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Ziaur Rahaman, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000054/2023-2024</t>
   </si>
   <si>
     <t>1985/MD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>HIRAK ROY CHOUDHURY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Goalpara Mouza under Mekpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/001012/2023-2024</t>
   </si>
   <si>
     <t>1514/MD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for MEKPUR Piped Water Supply Scheme (JL-15 Samsabad, JL-20 Kadamtali, JL-21 Badanpur, JL-22 Chhotapara, JL-23 Lakshmi Kandar and JL-27 Rahutgaon) at Old Malda Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Extension of pipe line and replacing of damage A.C./uPVC pipe line by different dia. UPVC pipe for MEKPUR Piped Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000973/2023-2024</t>
   </si>
   <si>
     <t>870/MD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>S. R. ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at Kadamtali Mouza under Mekpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000252/2024-2025</t>
+  </si>
+  <si>
+    <t>3188/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Mekpur, Old malda C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02569/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-462</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for MEKPUR Piped Water Supply Scheme (JL-11 Tutkhan, JL-12 Goalpara, and JL-14 Gotpara) at Old Malda Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 35 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Tube Well No. 3 of Mekpur Water Supply Scheme of Old Malda Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000137/2025-2026</t>
   </si>
   <si>
     <t>2615/MD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 35 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Tube Well No. 4 of Mekpur Water Supply Scheme of Old Malda Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>2616/MD</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Mekpur Water Supply scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000843/2024-2025</t>
   </si>
   <si>
     <t>1068/MD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/05/2025</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at Kadamtali Mouza under Mekpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000083/2025-2026</t>
   </si>
   <si>
     <t>5545/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Mekpur Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Sri Biswadip Sengupta, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000428/2026-2027</t>
+  </si>
+  <si>
+    <t>3138/MD</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>MD. TALEB ALI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -931,904 +952,904 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.42</v>
+        <v>56.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.42</v>
+        <v>53.93</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>95.08</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>34.55</v>
+        <v>8.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.21</v>
+        <v>8.42</v>
       </c>
       <c r="R4" s="4">
-        <v>58.5</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>58</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>4.5</v>
+        <v>8.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.5</v>
+        <v>8.42</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>2.42</v>
+        <v>55.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.42</v>
+        <v>54.19</v>
       </c>
       <c r="R6" s="4">
+        <v>98.14</v>
+      </c>
+      <c r="S6" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>8.42</v>
+        <v>34.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.42</v>
+        <v>20.21</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>58.5</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>58</v>
+      </c>
+      <c r="L8" s="4">
+        <v>3004243230</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>8.28</v>
+        <v>4.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.27</v>
+        <v>4.5</v>
       </c>
       <c r="R8" s="4">
-        <v>99.89</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4">
+        <v>3004243234</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.32</v>
+        <v>2.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>9.01</v>
+        <v>2.42</v>
       </c>
       <c r="R9" s="4">
-        <v>79.63</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>55.22</v>
+        <v>8.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>54.19</v>
+        <v>8.27</v>
       </c>
       <c r="R10" s="4">
-        <v>98.14</v>
+        <v>99.89</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>6.07</v>
+        <v>11.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.63</v>
+        <v>9.01</v>
       </c>
       <c r="R11" s="4">
-        <v>92.83</v>
+        <v>79.63</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>1.01</v>
+        <v>6.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.63</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>92.83</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>56.72</v>
+        <v>19.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>53.93</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>95.08</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="P14" s="4">
-        <v>17.27</v>
+        <v>1.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>17.27</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="P16" s="4">
-        <v>8.04</v>
+        <v>17.27</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="P17" s="4">
-        <v>19.96</v>
+        <v>8.04</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
@@ -1849,87 +1870,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P18" s="4">
         <v>4.62</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P19" s="4">
+        <v>52.89</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>316.98</v>
+      </c>
+      <c r="P20" s="8">
+        <v>175.01</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>55.21</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>