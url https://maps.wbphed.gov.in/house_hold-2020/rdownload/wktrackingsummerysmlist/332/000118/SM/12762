--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,138 +155,120 @@
   <si>
     <t>Acceptance cum formal work order for Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Executive Engineer, Malda Division, PHE Dte. (Period from 01/11/2022 to 30/04/2023).</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000518/2022-2023</t>
   </si>
   <si>
     <t>2474/MD</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
     <t>21/10/2023</t>
   </si>
   <si>
     <t>SHABNAM ARA</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of SOURCE AUGMENTATION of BHABUK Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Bhabuk Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000727/2022-2023</t>
+  </si>
+  <si>
+    <t>1201/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Bhabuk, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02484/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-420</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Emergent Laying of different diameter UPVC Pipeline and others allied work for Gap negotiatiomn for BHABUK its adjoining mouzas Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/001017/2023-2024</t>
-[...52 lines deleted...]
-  <si>
     <t>ORD/000966/2023-2024</t>
   </si>
   <si>
     <t>805/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
-    <t>31/10/2025</t>
+    <t>15/12/2025</t>
   </si>
   <si>
     <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube well site of Bhabuk Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000487/2024-2025</t>
   </si>
   <si>
     <t>5000/MD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>17/10/2025</t>
   </si>
   <si>
     <t>M/S KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of work to ensure proper functioning of 250 M³ Capacity 20 Mtr. Staging height RCC Over Head Reservoir of Bhabuk Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000835/2024-2025</t>
   </si>
   <si>
     <t>1061/MD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/05/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 25 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Bhabuk Water Supply Scheme of Habibpur Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
@@ -738,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1063,545 +1045,484 @@
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>20.45</v>
+        <v>4.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.17</v>
+        <v>6.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>6.71</v>
+        <v>12.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>12.33</v>
+        <v>18.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>18.34</v>
+        <v>9.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>9.21</v>
+        <v>15.55</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P12" s="4">
-        <v>15.55</v>
+        <v>10.52</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...24 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="K13" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>134.11</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>