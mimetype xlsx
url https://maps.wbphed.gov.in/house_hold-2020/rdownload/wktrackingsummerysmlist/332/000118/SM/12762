--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -883,54 +883,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>43.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>40.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.75</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -944,54 +944,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>69.96</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1462,54 +1462,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>134.11</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>47.32</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>35.28</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>