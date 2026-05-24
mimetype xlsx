--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -1005,54 +1005,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>4.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>8.79</v>
       </c>
       <c r="S5" s="4">
         <v>21</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1066,54 +1066,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>4.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1428,88 +1428,88 @@
       <c r="I12" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P12" s="4">
         <v>10.52</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.71</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>82.79</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>134.11</v>
       </c>
       <c r="P13" s="8">
-        <v>47.32</v>
+        <v>60.54</v>
       </c>
       <c r="Q13" s="8">
-        <v>35.28</v>
+        <v>45.14</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>