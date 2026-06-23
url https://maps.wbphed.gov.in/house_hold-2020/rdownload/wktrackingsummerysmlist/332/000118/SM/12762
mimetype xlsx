--- v5 (2026-05-24)
+++ v6 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,68 @@
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Bhabuk Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014864)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000309/2023-2024</t>
   </si>
   <si>
     <t>2311/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of SOURCE AUGMENTATION of BHABUK Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001017/2023-2024</t>
+  </si>
+  <si>
+    <t>1519/MD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1442,87 +1460,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P12" s="4">
         <v>10.52</v>
       </c>
       <c r="Q12" s="4">
         <v>8.71</v>
       </c>
       <c r="R12" s="4">
         <v>82.79</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P13" s="4">
+        <v>20.45</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>154.56</v>
+      </c>
+      <c r="P14" s="8">
+        <v>60.54</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>39.17</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>