--- v6 (2026-06-23)
+++ v7 (2026-08-28)
@@ -176,180 +176,180 @@
   <si>
     <t>SHABNAM ARA</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Bhabuk Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000727/2022-2023</t>
   </si>
   <si>
     <t>1201/MD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Bhabuk Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014864)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000309/2023-2024</t>
+  </si>
+  <si>
+    <t>2311/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Emergent Laying of different diameter UPVC Pipeline and others allied work for Gap negotiatiomn for BHABUK its adjoining mouzas Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000966/2023-2024</t>
+  </si>
+  <si>
+    <t>805/MD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tube well site of Bhabuk Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2024-2025</t>
+  </si>
+  <si>
+    <t>5000/MD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>M/S KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of SOURCE AUGMENTATION of BHABUK Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001017/2023-2024</t>
+  </si>
+  <si>
+    <t>1519/MD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Bhabuk, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02484/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-420</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Emergent Laying of different diameter UPVC Pipeline and others allied work for Gap negotiatiomn for BHABUK its adjoining mouzas Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...37 lines deleted...]
-  <si>
     <t>Augmentation of work to ensure proper functioning of 250 M³ Capacity 20 Mtr. Staging height RCC Over Head Reservoir of Bhabuk Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000835/2024-2025</t>
   </si>
   <si>
     <t>1061/MD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/05/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 25 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Bhabuk Water Supply Scheme of Habibpur Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>2620/MD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1120,435 +1120,435 @@
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>6.71</v>
+        <v>10.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>82.79</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
         <v>12.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
         <v>18.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P10" s="4">
-        <v>9.21</v>
+        <v>20.45</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>15.55</v>
+        <v>6.71</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P12" s="4">
-        <v>10.52</v>
+        <v>9.21</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.71</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>82.79</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>20.45</v>
+        <v>15.55</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>