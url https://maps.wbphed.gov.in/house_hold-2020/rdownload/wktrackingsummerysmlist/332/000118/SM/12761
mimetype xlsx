--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,68 @@
     <t>07/12/2022</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>MANAS KUMAR SAHA</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for GUN SANKRUL Piped Water Supply Scheme (Kuripara-, JL- 36, Bhabuk, JL-37, Paramanika JL-38) at Old Malda Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Ramen Karmakar, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000406/2022-2023</t>
   </si>
   <si>
     <t>2989/MD</t>
   </si>
   <si>
     <t>21/01/2023</t>
   </si>
   <si>
     <t>KRISHNENDU DUTTA</t>
+  </si>
+  <si>
+    <t>Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for GUN SANKRUL Piped Water Supply Scheme (Jadupur JL- 28, Kamaldighi JL-29, Dhumadighi JL-30, Gungaon JL-31, Fatepur JL-34) of Old Malda Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000981/2023-2024</t>
+  </si>
+  <si>
+    <t>976/MD</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1415,87 +1433,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>59.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>45.81</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>71</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>239.39</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>