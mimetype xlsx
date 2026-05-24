--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,104 @@
     <t>2989/MD</t>
   </si>
   <si>
     <t>21/01/2023</t>
   </si>
   <si>
     <t>KRISHNENDU DUTTA</t>
   </si>
   <si>
     <t>Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for GUN SANKRUL Piped Water Supply Scheme (Jadupur JL- 28, Kamaldighi JL-29, Dhumadighi JL-30, Gungaon JL-31, Fatepur JL-34) of Old Malda Block in the District of Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000981/2023-2024</t>
   </si>
   <si>
     <t>976/MD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Bhabuk Mouza under Gun Sankrul Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001025/2023-2024</t>
+  </si>
+  <si>
+    <t>1251/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Mahajibnagar Mouza under Gun Sankrul Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000148/2024-2025</t>
+  </si>
+  <si>
+    <t>2917/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RAJIB MANI</t>
+  </si>
+  <si>
+    <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Gun Sankrul Water Supply scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2024-2025</t>
+  </si>
+  <si>
+    <t>1069/MD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
+    <t>RABIUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -880,54 +934,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.06</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -939,54 +993,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4">
         <v>3004243248</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>5.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1000,54 +1054,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>8.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.94</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1118,54 +1172,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>10.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.51</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1179,54 +1233,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>8.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.64</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1240,54 +1294,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>10.62</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.57</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1358,54 +1412,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>65.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>60.28</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.15</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1419,54 +1473,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>59.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>52.25</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>87.16</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1480,101 +1534,284 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>45.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>42.44</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>92.65</v>
       </c>
       <c r="S13" s="4">
         <v>71</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>9.57</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>9.54</v>
+      </c>
+      <c r="R14" s="4">
+        <v>99.71</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>11.8</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" s="4">
+        <v>8.08</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>268.83</v>
+      </c>
+      <c r="P17" s="8">
+        <v>215.25</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>80.07</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>