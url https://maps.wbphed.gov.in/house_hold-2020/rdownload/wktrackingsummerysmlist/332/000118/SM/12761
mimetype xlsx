--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -339,50 +339,59 @@
     <t>10/06/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>RAJIB MANI</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Gun Sankrul Water Supply scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000841/2024-2025</t>
   </si>
   <si>
     <t>1069/MD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>RABIUL ISLAM</t>
+  </si>
+  <si>
+    <t>RTOR000048/2025-2026</t>
+  </si>
+  <si>
+    <t>5600/MD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1731,87 +1740,144 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>8.08</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.24</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>271.07</v>
+      </c>
+      <c r="P18" s="8">
+        <v>215.25</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>79.41</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>