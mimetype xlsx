--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Gun Sankrul Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/12761</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C pipe line by different dia UPVC pipe for GUN SANKRUL Piped Water Supply Scheme (Pashim Banjapara-, JL- 32, Chirakuti, JL-39, Hatidubi JL-40, Bag Malancha JL-41) at Old Malda Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000405/2022-2023</t>
+  </si>
+  <si>
+    <t>2988/MD</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>MANAS KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of (250mm. Dia. x 200 mm. dia.) Big dia. Tube Well (120 Mtr. Deep) by D.R. Rig method using P.V.C. pipe and Gravel Filter including supply of Materials at GUN SANKARUL Piped Water Supply Scheme (Tube Well No-3) of Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Ramen Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000378/2022-2023</t>
   </si>
   <si>
     <t>2704/MD</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>17/12/2022</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for GUN SANKRUL Piped Water Supply Scheme (Kuripara-, JL- 36, Bhabuk, JL-37, Paramanika JL-38) at Old Malda Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000406/2022-2023</t>
+  </si>
+  <si>
+    <t>2989/MD</t>
+  </si>
+  <si>
+    <t>21/01/2023</t>
+  </si>
+  <si>
+    <t>KRISHNENDU DUTTA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000021/2022-2023</t>
+  </si>
+  <si>
+    <t>2407/MD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Gun Sankrul PWSS , Old Malda C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 4 ( 120.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe including supply of Materials at GUN SANKRUL Supply Scheme under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
-    <t>Ziaur Rahaman, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000716/2022-2023</t>
   </si>
   <si>
     <t>1174/MD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Gunsankrul Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014744)</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001127/2022-2023</t>
   </si>
   <si>
     <t>510/MLMD</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Gun Sankrul Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000058/2023-2024</t>
   </si>
   <si>
     <t>2003/MD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>M/S. CHATTERJEE ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at Bhabuk Mouza under Gun Sankrul Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001025/2023-2024</t>
+  </si>
+  <si>
+    <t>1251/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for GUN SANKRUL Piped Water Supply Scheme (Jadupur JL- 28, Kamaldighi JL-29, Dhumadighi JL-30, Gungaon JL-31, Fatepur JL-34) of Old Malda Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000981/2023-2024</t>
+  </si>
+  <si>
+    <t>976/MD</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Mahajibnagar Mouza under Gun Sankrul Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000148/2024-2025</t>
+  </si>
+  <si>
+    <t>2917/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RAJIB MANI</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. IV of Source Augmentation GunSankrul Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000222/2024-2025</t>
   </si>
   <si>
     <t>2177/MLMD</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- IV of Gunsankrul, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03512/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-532</t>
   </si>
   <si>
     <t>15/02/2024</t>
-  </si>
-[...88 lines deleted...]
-    <t>RAJIB MANI</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Gun Sankrul Water Supply scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000841/2024-2025</t>
   </si>
   <si>
     <t>1069/MD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>RABIUL ISLAM</t>
   </si>
   <si>
     <t>RTOR000048/2025-2026</t>
   </si>
   <si>
     <t>5600/MD</t>
   </si>
@@ -940,816 +940,816 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.52</v>
+        <v>65.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.44</v>
+        <v>60.28</v>
       </c>
       <c r="R3" s="4">
-        <v>99.06</v>
+        <v>92.15</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004243248</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5.61</v>
+        <v>8.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.61</v>
+        <v>8.44</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.06</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>8.52</v>
+        <v>59.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.66</v>
+        <v>52.25</v>
       </c>
       <c r="R5" s="4">
-        <v>89.94</v>
+        <v>87.16</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>5.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="L7" s="4">
+        <v>3004243248</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>10.58</v>
+        <v>5.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.51</v>
+        <v>5.61</v>
       </c>
       <c r="R7" s="4">
-        <v>99.38</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>8.3</v>
+        <v>8.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>7.94</v>
+        <v>7.66</v>
       </c>
       <c r="R8" s="4">
-        <v>95.64</v>
+        <v>89.94</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>10.62</v>
+        <v>10.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>10.57</v>
+        <v>10.51</v>
       </c>
       <c r="R9" s="4">
-        <v>99.52</v>
+        <v>99.38</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>10.49</v>
+        <v>8.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.94</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.64</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>65.41</v>
+        <v>9.57</v>
       </c>
       <c r="Q11" s="4">
-        <v>60.28</v>
+        <v>9.54</v>
       </c>
       <c r="R11" s="4">
-        <v>92.15</v>
+        <v>99.71</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>59.95</v>
+        <v>45.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>52.25</v>
+        <v>42.44</v>
       </c>
       <c r="R12" s="4">
-        <v>87.16</v>
+        <v>92.65</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>45.81</v>
+        <v>11.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>42.44</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>92.65</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="P14" s="4">
-        <v>9.57</v>
+        <v>10.62</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.54</v>
+        <v>10.57</v>
       </c>
       <c r="R14" s="4">
-        <v>99.71</v>
+        <v>99.52</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="P15" s="4">
-        <v>11.8</v>
+        <v>10.49</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>8.08</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
@@ -1760,68 +1760,68 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="P17" s="4">
         <v>2.24</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>