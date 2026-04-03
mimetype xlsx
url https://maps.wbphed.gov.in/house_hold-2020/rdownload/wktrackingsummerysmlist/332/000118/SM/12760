--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,68 +240,50 @@
     <t>26/07/2023</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>JOY ENTERPRISE.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bujurkhali, Harinandanbati &amp; Chandipur Mouza of Basara Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000783/2024-2025</t>
   </si>
   <si>
     <t>349/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
-  </si>
-[...16 lines deleted...]
-    <t>SABITA CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1229,148 +1211,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P9" s="4">
         <v>21.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>137.67</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>