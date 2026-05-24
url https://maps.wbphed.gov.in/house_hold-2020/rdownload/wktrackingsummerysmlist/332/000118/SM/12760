--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,68 @@
     <t>26/07/2023</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>JOY ENTERPRISE.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bujurkhali, Harinandanbati &amp; Chandipur Mouza of Basara Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000783/2024-2025</t>
   </si>
   <si>
     <t>349/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall of Basara Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000486/2024-2025</t>
+  </si>
+  <si>
+    <t>4999/MD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -953,54 +971,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>0.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1136,54 +1154,54 @@
       <c r="I8" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P8" s="4">
         <v>11.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>35.59</v>
       </c>
       <c r="S8" s="4">
         <v>22</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1211,87 +1229,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P9" s="4">
         <v>21.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P10" s="4">
+        <v>10.2</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>2.48</v>
+      </c>
+      <c r="R10" s="4">
+        <v>24.3</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>147.87</v>
+      </c>
+      <c r="P11" s="8">
+        <v>6.67</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>4.51</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>