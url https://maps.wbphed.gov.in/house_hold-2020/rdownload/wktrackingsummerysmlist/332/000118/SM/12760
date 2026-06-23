--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,80 @@
     <t>30/01/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
   </si>
   <si>
     <t>Construction of Boundary Wall of Basara Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000486/2024-2025</t>
   </si>
   <si>
     <t>4999/MD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>QUOTATION PAYMENT FOR PH NO 4 OF BASORA W/S SCHEME UNDER BAMONGOLA CCC UNDER MALDA DISTRICT</t>
+  </si>
+  <si>
+    <t>BILL/00476/2025-2026</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Basora Water Supply scheme at Bamangola Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000829/2024-2025</t>
+  </si>
+  <si>
+    <t>1000/MD</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SABITA CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +720,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1290,87 +1320,203 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P10" s="4">
         <v>10.2</v>
       </c>
       <c r="Q10" s="4">
         <v>2.48</v>
       </c>
       <c r="R10" s="4">
         <v>24.3</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P11" s="4">
+        <v>11.37</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P12" s="4">
+        <v>8.5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>167.74</v>
+      </c>
+      <c r="P13" s="8">
+        <v>6.67</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>3.98</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>