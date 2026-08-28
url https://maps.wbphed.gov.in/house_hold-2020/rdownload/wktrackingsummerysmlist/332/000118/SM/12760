--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,249 +89,249 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Basara Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/12760</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for BASARA Piped Water Supply Scheme at Bamangola Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000413/2022-2023</t>
+  </si>
+  <si>
+    <t>2987/MD</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of (200mm. Dia. x 150 mm. dia.) Big dia. Tube Well (120 Mtr. Deep) by D.R. Rig method using P.V.C. pipe and Gravel Filter including supply of Materials at BASARA Piped Water Supply Scheme (Tube Well No-3) of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000835/2022-2023</t>
+  </si>
+  <si>
+    <t>2706/MD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>RATAN CHANDRA SARKAR</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Basara Piped Water Supply Scheme at Bamangola Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Ramen Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000728/2022-2023</t>
   </si>
   <si>
     <t>1202/MD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of (200mm. Dia. x 150 mm. dia.) Big dia. Tube Well (120 Mtr. Deep) by D.R. Rig method using P.V.C. pipe and Gravel Filter including supply of Materials at BASARA Piped Water Supply Scheme (Tube Well No-3) of Malda District under Malda Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>RATAN CHANDRA SARKAR</t>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. IV of Basara Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015035)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000310/2023-2024</t>
+  </si>
+  <si>
+    <t>2312/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>JOY ENTERPRISE.</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Resistivity survey for Sankail PWSS, Basara PWSS and Pannapur PWSS at Habibipur &amp; Bamongola block under Malda district, CMSD-II (D), CDD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>135/CMSD-II(D)</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>S B S ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of ( 200 mm Dia. X 150 mm Dia.) Tube well No.-4 (250 M deep) by D.R Rig. Method using P.V.C. Pipe &amp; Gravel Filter including Supply of materials at BASARA Water Supply Scheme of Bamongola Block under Malda Division, P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000919/2023-2024</t>
   </si>
   <si>
     <t>380/MD</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for BASARA Piped Water Supply Scheme at Bamangola Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...41 lines deleted...]
-    <t>JOY ENTERPRISE.</t>
+    <t>Construction of Boundary Wall of Basara Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000486/2024-2025</t>
+  </si>
+  <si>
+    <t>4999/MD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bujurkhali, Harinandanbati &amp; Chandipur Mouza of Basara Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000783/2024-2025</t>
   </si>
   <si>
     <t>349/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall of Basara Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...14 lines deleted...]
-    <t>JOY GURU ENTERPRISE</t>
+    <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Basora Water Supply scheme at Bamangola Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000829/2024-2025</t>
+  </si>
+  <si>
+    <t>1000/MD</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SABITA CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR PH NO 4 OF BASORA W/S SCHEME UNDER BAMONGOLA CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/00476/2025-2026</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>SABITA CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -880,599 +880,599 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.17</v>
+        <v>81.06</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>6.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.82</v>
+        <v>4.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.27</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>33.33</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>12.74</v>
+        <v>11.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>35.59</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>81.06</v>
+        <v>0.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P8" s="4">
-        <v>11.01</v>
+        <v>12.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.92</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>35.59</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P9" s="4">
-        <v>21.06</v>
+        <v>10.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.3</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P10" s="4">
-        <v>10.2</v>
+        <v>21.06</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.48</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>24.3</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L11" s="4"/>
+      <c r="L11" s="4" t="s">
+        <v>84</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P11" s="4">
-        <v>11.37</v>
+        <v>8.5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P12" s="4">
-        <v>8.5</v>
+        <v>11.37</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>167.74</v>