--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -1153,54 +1153,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1214,54 +1214,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1275,54 +1275,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1336,54 +1336,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>20.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.69</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1397,54 +1397,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>2.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1458,54 +1458,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>33.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>33.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1519,54 +1519,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P9" s="4">
         <v>4.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.14</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1580,54 +1580,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>12.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1883,54 +1883,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>1.42</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.42</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2064,54 +2064,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P18" s="4">
         <v>3.83</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>53.33</v>
       </c>
       <c r="S18" s="4">
         <v>60</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2125,54 +2125,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P19" s="4">
         <v>4.33</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>53.33</v>
       </c>
       <c r="S19" s="4">
         <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2186,54 +2186,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P20" s="4">
         <v>3.44</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>45.71</v>
       </c>
       <c r="S20" s="4">
         <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2247,54 +2247,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P21" s="4">
         <v>4.72</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>2.52</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>53.33</v>
       </c>
       <c r="S21" s="4">
         <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2308,54 +2308,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P22" s="4">
         <v>2.36</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>1.26</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>53.33</v>
       </c>
       <c r="S22" s="4">
         <v>65</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2918,88 +2918,88 @@
       <c r="I32" s="13" t="s">
         <v>176</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>177</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>178</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>179</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>180</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>181</v>
       </c>
       <c r="P32" s="4">
         <v>3.9</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="7" t="s">
         <v>182</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="11"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8">
         <v>142.55</v>
       </c>
       <c r="P33" s="8">
-        <v>0</v>
+        <v>94.67</v>
       </c>
       <c r="Q33" s="8">
-        <v>0</v>
+        <v>66.41</v>
       </c>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>