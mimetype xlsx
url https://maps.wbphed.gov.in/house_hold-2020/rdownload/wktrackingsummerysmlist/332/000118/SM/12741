--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -558,50 +558,59 @@
     <t>1368/MD</t>
   </si>
   <si>
     <t>NABODAYA MULTIPURPOSE CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Engagement of Chemist/Bacteriologist and Laboratory Assistant for testing, entry and collection, of New Water Testing Laboratory of GAZOLE Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda. (Period from 01/10/2022 to 30/09/2023).</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000329/2022-2023</t>
   </si>
   <si>
     <t>2361/MD</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>M/S MAHABIR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Bill for Laboratory of Samasi Sub-District laboratory under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>BILL/00693/2024-2025</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -990,51 +999,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1942,54 +1951,54 @@
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>2.6</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>83.33</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2003,54 +2012,54 @@
       <c r="I17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
         <v>3.55</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2369,54 +2378,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>130</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P23" s="4">
         <v>1.42</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>1.42</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2430,54 +2439,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P24" s="4">
         <v>2.84</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2491,54 +2500,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P25" s="4">
         <v>2.84</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2552,54 +2561,54 @@
       <c r="I26" s="13" t="s">
         <v>144</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>145</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P26" s="4">
         <v>3.19</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>96.74</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2613,54 +2622,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P27" s="4">
         <v>5.5</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>5.5</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2674,54 +2683,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P28" s="4">
         <v>3.68</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.12</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2735,54 +2744,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P29" s="4">
         <v>0.37</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>95.86</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2857,54 +2866,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>130</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>172</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>173</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>174</v>
       </c>
       <c r="P31" s="4">
         <v>2.63</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2932,87 +2941,142 @@
       </c>
       <c r="N32" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>181</v>
       </c>
       <c r="P32" s="4">
         <v>3.9</v>
       </c>
       <c r="Q32" s="4">
         <v>3.9</v>
       </c>
       <c r="R32" s="4">
         <v>100</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" s="7" t="s">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="B33" s="7"/>
-[...22 lines deleted...]
-      <c r="S33" s="8"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="P33" s="4">
+        <v>3.65</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8">
+        <v>146.2</v>
+      </c>
+      <c r="P34" s="8">
+        <v>122.7</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>83.93</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A34:N34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>