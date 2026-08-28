--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -131,477 +131,477 @@
   <si>
     <t>26/08/2021</t>
   </si>
   <si>
     <t>DIGITAL CONSULTANTS</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Engagement of resource person for operation of Double Beam Atomic Absorption Spectrophotometer (AAS) in the Malda district water testing laboratory situated in Malda district under Malda Division, PHE Dte. (Period from 01/07/2021 to 30/06/2022).</t>
   </si>
   <si>
     <t>ORD/000198/2021-2022</t>
   </si>
   <si>
     <t>1882/MD</t>
   </si>
   <si>
     <t>30/06/2021</t>
   </si>
   <si>
     <t>30/06/2022</t>
   </si>
   <si>
     <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Requirements of Chemicals, Reagents &amp; glasswares for smooth running of Water Tesings for 1. Malda District Laboratory 2. Paschim Banga Vigyan Mancha SD Laboratory 3. Community polytechnic cell SD Laboratory 4. Gazole SD Laboratory 5. Bulbulchandi SD Laboratory under Malda Division, PHE Dte. of Malda District.</t>
+  </si>
+  <si>
+    <t>ORD/000429/2021-2022</t>
+  </si>
+  <si>
+    <t>2912/MD</t>
+  </si>
+  <si>
+    <t>28/09/2021</t>
+  </si>
+  <si>
+    <t>13/10/2021</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL AND SCIENTIFIC WORKS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Supply of spares for AAS 3500 &amp; for hydride generator of AAS of malda district laboratory under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000430/2021-2022</t>
+  </si>
+  <si>
+    <t>2913/MD</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Supply, installation, demonstration, training of all laboratory requirement including assigning resource person for guidance to prepare required documents, records &amp; performing internal calibration, clearing non-compliances related to NABL recognition as a composite work in connection for NABL Accreditation of Chanchal Sub-District Laboratories under Malda Division, PHE Dte., Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000397/2021-2022</t>
+  </si>
+  <si>
+    <t>2682/MD</t>
+  </si>
+  <si>
+    <t>08/09/2021</t>
+  </si>
+  <si>
+    <t>07/11/2021</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Requirements of Chemicals, Reagents &amp; glasswares for smooth running of Water Tesings for 1. Chanchal SD Laboratory 2. Balupur SD Laboratory 3. Sanskriti o samaj unnayan parishad SD Laboratory under Malda Division, PHE Dte. of Malda District.</t>
+  </si>
+  <si>
+    <t>ORD/000447/2021-2022</t>
+  </si>
+  <si>
+    <t>3092/MD</t>
+  </si>
+  <si>
+    <t>29/10/2021</t>
+  </si>
+  <si>
+    <t>13/11/2021</t>
+  </si>
+  <si>
+    <t>LAXMI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Maintenance of Malda District Laboratory PHE Dte. under Malda Division PHE Dte. (Period From 01/09/2021 to 31/08/2022).</t>
   </si>
   <si>
     <t>ORD/000378/2021-2022</t>
   </si>
   <si>
     <t>2554/MD</t>
   </si>
   <si>
     <t>31/08/2021</t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Requirements of Chemicals, Reagents &amp; glasswares for smooth running of Water Tesings for 1. Chanchal SD Laboratory 2. Balupur SD Laboratory 3. Sanskriti o samaj unnayan parishad SD Laboratory under Malda Division, PHE Dte. of Malda District.</t>
-[...61 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Procurement of consumables for On-site Mobile Analysis System (OMAS) at 1) Malda District Laboratory, 2) Gazole Sub-District Laboratory, 3) Chanchal Sub-District Laboratory, 4) Community Polytechnic Cell Sub-District Laboratory &amp; 5) Sanskrity - O - Samaj Unnayan Parishad Sub-District Laboratory for water quality testing under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000649/2021-2022</t>
   </si>
   <si>
     <t>625/MD</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>SAKTI ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Engagement of Chemist/Bacteriologist and Laboratory Assistant for testing, entry and collection, of New Water Testing Laboratory of GAZOLE Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda. (Period from 01/10/2022 to 30/09/2023).</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000329/2022-2023</t>
+  </si>
+  <si>
+    <t>2361/MD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>M/S MAHABIR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Engagement of personnel for testing, entry and collection of water for Malda District water Testing Laboratory under Malda Division, PHE Dte. in the district of Malda. (Period From 01/03/2022 to 31/08/2022).</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000628/2021-2022</t>
+  </si>
+  <si>
+    <t>495/MD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>06/03/2022</t>
+  </si>
+  <si>
+    <t>SUDEB KARMAKAR</t>
+  </si>
+  <si>
     <t>Supply of 13 Nos. Chemicals, Glassware and Installation of the pre-requisites needed for successful application &amp; recognition from NABL for 11 mandatory water quality parameters of Mobile Laboratory Van stationed in Maldah District under PHE Department, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000385/2023-2024</t>
   </si>
   <si>
     <t>3247/MD</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of Spare for AAS, consumables for AAS, chemicals and allied work required for maintaining NABL for Malda District water testing Laboratory under The Executive Engineer, Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000386/2023-2024</t>
   </si>
   <si>
     <t>3248/MD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>Supply of 52 Nos. Chemicals, Glassware and Installation of the pre-requisites needed for successful application &amp; recognition from NABL for 11 mandatory water quality parameters of Mobile Laboratory Van stationed in Maldah District under PHE Department, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000384/2023-2024</t>
   </si>
   <si>
     <t>3246/MD</t>
   </si>
   <si>
     <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Sanskrity-O-Samaj Unnayan Parishad Sub-District Laboratory under Malda Division, PHE Dte. In the district of Malda. (Period from 01/10/2023 to 31/03/2024).</t>
   </si>
   <si>
     <t>ORD/000565/2023-2024</t>
   </si>
   <si>
     <t>3806/MD</t>
   </si>
   <si>
-    <t>29/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Payment of Enhanced Rate for Lab Personnel in Bulbulchandi and Chanchal Sub-District Laboratories under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>122/RWS</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>NABODAYA MULTIPURPOSE CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Payment of Enhanced Rate for Lab Personnel in Sahapur and Balupur Sub-District Laboratories under Malda Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000074/2023-2024</t>
+  </si>
+  <si>
+    <t>125/RWS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Payment of Enhanced Rate for Lab Personnel in Gazole and Manikchak Sub-District Laboratories under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>121/RWS</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Payment of Enhanced Rate for Lab Personnel in Malda District Laboratory under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>124/RWS</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Balupur WTP Sub-District Laboratory under Malda Division, PHE Dte. in the district of Malda. (Period from 01/10/2023 to 31/03/2024).</t>
+  </si>
+  <si>
+    <t>Tapan Haldar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000553/2023-2024</t>
+  </si>
+  <si>
+    <t>3724/MD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>M/S RAKHI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Continuation work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Sahapur Sub-District Laboratory (erstwhile PBVM) under Malda Division, PHE Dte. in the district of Malda. (Period from 01/07/2023 to 30/09/2023).</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000210/2023-2024</t>
   </si>
   <si>
     <t>2315/MD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>M/S MAA TARA ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Payment of Enhanced Rate for Lab Personnel in Sanskrity-O-Samaj Unnayan Parishad Sub-District Laboratory under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000072/2023-2024</t>
+  </si>
+  <si>
+    <t>123/RWS</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Bulbulchandi Sub-District Laboratory under Malda Division, PHE Dte. In the district of Malda. (Period from 01/10/2023 to 31/03/2024).</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000555/2023-2024</t>
+  </si>
+  <si>
+    <t>3726/MD</t>
+  </si>
+  <si>
+    <t>S. N. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Manikchak Sub-District Laboratory (erstwhile CDTP) under Malda Division, PHE Dte. in the district of Malda. (Period from 01/07/2023 to 30/09/2023).</t>
+  </si>
+  <si>
+    <t>Rahul Das Biswas, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000211/2023-2024</t>
+  </si>
+  <si>
+    <t>2316/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Engagement of resource person for supervising the protocol / standard operating procedures/ technical documentation of laboratory water testing activities as per ISO/IEC 17025:2017 including performing statutory internal audit, refresher training course and any other required laboratory management process and allied works to comply NABL accreditation system of Malda District Laboratory under Malda Division, PHE Dte. for a period of 06 (six) months.</t>
+  </si>
+  <si>
+    <t>ORD/000591/2022-2023</t>
+  </si>
+  <si>
+    <t>873/MD</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
     <t>Engagement and providing arrear of Bacteriologist at Chanchal Sub-District Laboratory, Gazol Sub-District Laboratory and Bulbulchandi Sub-District Laboratory under Malda Division, PHE Dte. in the district of Malda. (Period from 01/06/2023 to 30/09/2023).</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer,Mr. Arnab Giri, Assistant Engineer,Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000359/2023-2024</t>
   </si>
   <si>
     <t>3022/MD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
-    <t>NABODAYA MULTIPURPOSE CO-OPERATIVE SOCIETY LTD.</t>
-[...83 lines deleted...]
-    <t>2316/MD</t>
+    <t>Continuation work order for maintenance of Bulbulchandi Sub-District Laboratory under Malda Division, PHE Dte.for 06(Six) months.(Period from 06/01/2024 to 30/06/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000968/2023-2024</t>
+  </si>
+  <si>
+    <t>437/RWS</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
   </si>
   <si>
     <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Sahapur Sub-District Laboratory (erstwhile PBVM) under Malda Division, PHE Dte. in the district of Malda. (Period from 01/10/2023 to 31/03/2024).</t>
   </si>
   <si>
     <t>ORD/000550/2023-2024</t>
   </si>
   <si>
     <t>3721/MD</t>
   </si>
   <si>
-    <t>26/09/2023</t>
-[...52 lines deleted...]
-  <si>
     <t>Repairing of Samsi Sub-District Laboratory under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000946/2023-2024</t>
   </si>
   <si>
     <t>658/MD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>24/03/2024</t>
   </si>
   <si>
     <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
-    <t>Continuation work order for maintenance of Bulbulchandi Sub-District Laboratory under Malda Division, PHE Dte.for 06(Six) months.(Period from 06/01/2024 to 30/06/2024)</t>
-[...13 lines deleted...]
-  <si>
     <t>Continuation work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Bulbulchandi Sub-District Laboratory under Malda Division, PHE Dte. In the district of Malda. (Period from 01/04/2024 to 30/09/2024).</t>
   </si>
   <si>
     <t>Sumit Kumar Ganguly, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001111/2023-2024</t>
   </si>
   <si>
     <t>1372/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/09/2024</t>
   </si>
   <si>
     <t>Continuation work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Manikchak Sub-District Laboratory (erstwhile CDTP) under Malda Division, PHE Dte. In the district of Malda. (Period from 01/04/2024 to 30/09/2024).</t>
   </si>
   <si>
     <t>ORD/001130/2023-2024</t>
   </si>
   <si>
     <t>1368/MD</t>
   </si>
   <si>
     <t>NABODAYA MULTIPURPOSE CO-OPERATIVE SOCIETY LTD</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S MAHABIR ENTERPRISE</t>
   </si>
   <si>
     <t>Bill for Laboratory of Samasi Sub-District laboratory under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>BILL/00693/2024-2025</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1281,301 +1281,301 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.99</v>
+        <v>33.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.99</v>
+        <v>33.9</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>20.69</v>
+        <v>2.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>20.69</v>
+        <v>2.87</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>2.87</v>
+        <v>4.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.87</v>
+        <v>4.55</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>93.14</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>33.9</v>
+        <v>20.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>33.9</v>
+        <v>20.69</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.88</v>
+        <v>0.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.55</v>
+        <v>0.99</v>
       </c>
       <c r="R9" s="4">
-        <v>93.14</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1626,1401 +1626,1401 @@
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.63</v>
+        <v>3.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>2.28</v>
+        <v>3.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>1.21</v>
+        <v>0.63</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="P14" s="4">
-        <v>2.84</v>
+        <v>2.28</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>59</v>
       </c>
       <c r="P15" s="4">
-        <v>1.42</v>
+        <v>1.21</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.42</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>99</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>2.6</v>
+        <v>2.84</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.16</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>83.33</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>3.55</v>
+        <v>3.44</v>
       </c>
       <c r="Q17" s="4">
-        <v>3.55</v>
+        <v>1.57</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>45.71</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>3.83</v>
+        <v>4.72</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.05</v>
+        <v>2.52</v>
       </c>
       <c r="R18" s="4">
         <v>53.33</v>
       </c>
       <c r="S18" s="4">
         <v>60</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>4.33</v>
+        <v>3.83</v>
       </c>
       <c r="Q19" s="4">
-        <v>2.31</v>
+        <v>2.05</v>
       </c>
       <c r="R19" s="4">
         <v>53.33</v>
       </c>
       <c r="S19" s="4">
         <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P20" s="4">
-        <v>3.44</v>
+        <v>4.33</v>
       </c>
       <c r="Q20" s="4">
-        <v>1.57</v>
+        <v>2.31</v>
       </c>
       <c r="R20" s="4">
-        <v>45.71</v>
+        <v>53.33</v>
       </c>
       <c r="S20" s="4">
         <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="P21" s="4">
-        <v>4.72</v>
+        <v>2.84</v>
       </c>
       <c r="Q21" s="4">
-        <v>2.52</v>
+        <v>2.84</v>
       </c>
       <c r="R21" s="4">
-        <v>53.33</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>116</v>
+        <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P22" s="4">
-        <v>2.36</v>
+        <v>1.42</v>
       </c>
       <c r="Q22" s="4">
-        <v>1.26</v>
+        <v>1.42</v>
       </c>
       <c r="R22" s="4">
-        <v>53.33</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P23" s="4">
-        <v>1.42</v>
+        <v>2.36</v>
       </c>
       <c r="Q23" s="4">
-        <v>1.42</v>
+        <v>1.26</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>53.33</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>138</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="P24" s="4">
-        <v>2.84</v>
+        <v>3.19</v>
       </c>
       <c r="Q24" s="4">
-        <v>2.84</v>
+        <v>3.09</v>
       </c>
       <c r="R24" s="4">
-        <v>100</v>
+        <v>96.74</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="P25" s="4">
-        <v>2.84</v>
+        <v>1.42</v>
       </c>
       <c r="Q25" s="4">
-        <v>2.84</v>
+        <v>1.42</v>
       </c>
       <c r="R25" s="4">
         <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>144</v>
+        <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>148</v>
+        <v>44</v>
       </c>
       <c r="P26" s="4">
-        <v>3.19</v>
+        <v>5.5</v>
       </c>
       <c r="Q26" s="4">
-        <v>3.09</v>
+        <v>5.5</v>
       </c>
       <c r="R26" s="4">
-        <v>96.74</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>56</v>
+        <v>110</v>
       </c>
       <c r="P27" s="4">
-        <v>5.5</v>
+        <v>2.6</v>
       </c>
       <c r="Q27" s="4">
-        <v>5.5</v>
+        <v>2.16</v>
       </c>
       <c r="R27" s="4">
-        <v>100</v>
+        <v>83.33</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>159</v>
+        <v>110</v>
       </c>
       <c r="P28" s="4">
-        <v>3.68</v>
+        <v>0.37</v>
       </c>
       <c r="Q28" s="4">
-        <v>3.65</v>
+        <v>0.36</v>
       </c>
       <c r="R28" s="4">
-        <v>99.12</v>
+        <v>95.86</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>163</v>
+        <v>124</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="P29" s="4">
-        <v>0.37</v>
+        <v>2.84</v>
       </c>
       <c r="Q29" s="4">
-        <v>0.36</v>
+        <v>2.84</v>
       </c>
       <c r="R29" s="4">
-        <v>95.86</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>169</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="P30" s="4">
-        <v>2.98</v>
+        <v>3.68</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>99.12</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>174</v>
+        <v>142</v>
       </c>
       <c r="P31" s="4">
-        <v>2.63</v>
+        <v>2.98</v>
       </c>
       <c r="Q31" s="4">
-        <v>2.63</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="M32" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="J32" s="13" t="s">
+      <c r="N32" s="4" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>181</v>
       </c>
       <c r="P32" s="4">
-        <v>3.9</v>
+        <v>2.63</v>
       </c>
       <c r="Q32" s="4">
-        <v>3.9</v>
+        <v>2.63</v>
       </c>
       <c r="R32" s="4">
         <v>100</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>182</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L33" s="4"/>
       <c r="M33" s="4" t="s">
         <v>184</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>184</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="P33" s="4">
         <v>3.65</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="7" t="s">
         <v>185</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>