--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -251,120 +251,96 @@
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000297/2024-2025</t>
   </si>
   <si>
     <t>3443/MD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Susanta Pal, JE_Deputation</t>
   </si>
   <si>
     <t>ORD/000184/2024-2025</t>
   </si>
   <si>
     <t>2959/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000578/2024-2025</t>
   </si>
   <si>
     <t>5550/MD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
-    <t>01/01/2026</t>
-[...23 lines deleted...]
-    <t>M/S SABANA CONSTRUCTION</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>2338/MD</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
-    <t>31/12/2025</t>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1629,191 +1605,128 @@
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="P15" s="4">
-        <v>0.9</v>
+        <v>31.48</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>368.16</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>