--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -951,54 +951,54 @@
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>9.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.1</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1012,54 +1012,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4">
         <v>3004302713</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>7.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1073,54 +1073,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4">
         <v>3004368694</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>3.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1317,54 +1317,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>189.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>41.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>21.67</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1666,54 +1666,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>368.16</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>60.86</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>16.53</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>