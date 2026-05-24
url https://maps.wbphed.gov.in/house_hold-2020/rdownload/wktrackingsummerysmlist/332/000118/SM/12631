--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,138 +209,162 @@
   <si>
     <t>925/MD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>12/08/2023</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of SHARANPUR Water Supply Scheme at Harishchandrapur-II Block of Malda district under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000587/2022-2023</t>
   </si>
   <si>
     <t>825/MD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
-    <t>30/12/2025</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000297/2024-2025</t>
+  </si>
+  <si>
+    <t>3443/MD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000184/2024-2025</t>
+  </si>
+  <si>
+    <t>2959/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000578/2024-2025</t>
+  </si>
+  <si>
+    <t>5550/MD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>ORD/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>2338/MD</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Sharanpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013210)</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000736/2023-2024</t>
   </si>
   <si>
     <t>2798/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...59 lines deleted...]
-    <t>31/03/2026</t>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Malipakar, Dakhin Gouripur, Arjuna &amp; Sharanpur PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000962/2024-2025</t>
+  </si>
+  <si>
+    <t>651/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1254,54 +1278,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>10.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>87.86</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1317,416 +1341,479 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>189.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>41.02</v>
+        <v>91.35</v>
       </c>
       <c r="R10" s="4">
-        <v>21.67</v>
+        <v>48.26</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>22.93</v>
+        <v>22.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>22.19</v>
+        <v>9.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P13" s="4">
-        <v>9.32</v>
+        <v>31.36</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P14" s="4">
-        <v>31.36</v>
+        <v>31.48</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>31.48</v>
+        <v>22.93</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>21.91</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.53</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>369.06</v>
+      </c>
+      <c r="P17" s="8">
+        <v>142</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>38.48</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>