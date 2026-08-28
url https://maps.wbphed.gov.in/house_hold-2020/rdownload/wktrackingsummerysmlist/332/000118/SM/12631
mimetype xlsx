--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -92,173 +92,194 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Harischandrapur-II</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Sharanpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/12631</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of SHARANPUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000368/2022-2023</t>
+  </si>
+  <si>
+    <t>2697/MD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>ASHIS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2022-2023</t>
   </si>
   <si>
     <t>3048/MD</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of SHARANPUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>ASHIS CONSTRUCTION</t>
+    <t>Formal work order for the work of Implementation of SHARANPUR Water Supply Scheme at Harishchandrapur-II Block of Malda district under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000587/2022-2023</t>
+  </si>
+  <si>
+    <t>825/MD</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 150 Mtr. Deep Big dia Tube well (1 No) at SAHARANPUR Water Supply Scheme under Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000607/2022-2023</t>
+  </si>
+  <si>
+    <t>925/MD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>12/08/2023</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Sharanpur, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>ORD/000421/2023-2024</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Sharanpur PWSS, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000302/2023-2024</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...11 lines deleted...]
-    <t>26/10/2023</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Sharanpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013210)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000736/2023-2024</t>
+  </si>
+  <si>
+    <t>2798/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>RTOR000015/2023-2024</t>
   </si>
   <si>
     <t>1617/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 150 Mtr. Deep Big dia Tube well (1 No) at SAHARANPUR Water Supply Scheme under Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...37 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000297/2024-2025</t>
   </si>
   <si>
     <t>3443/MD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>01/03/2026</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Susanta Pal, JE_Deputation</t>
   </si>
   <si>
     <t>ORD/000184/2024-2025</t>
@@ -276,71 +297,50 @@
     <t>Construction of Boundary Wall at Head Work site of Sharanpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000578/2024-2025</t>
   </si>
   <si>
     <t>5550/MD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>2338/MD</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>31/03/2026</t>
-  </si>
-[...19 lines deleted...]
-    <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Malipakar, Dakhin Gouripur, Arjuna &amp; Sharanpur PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000962/2024-2025</t>
   </si>
   <si>
     <t>651/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
   </si>
@@ -893,820 +893,820 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>17.95</v>
+        <v>9.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.1</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>9.2</v>
+        <v>17.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.85</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>96.1</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004302713</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>7.5</v>
+        <v>189.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.5</v>
+        <v>91.35</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>48.26</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4">
-        <v>3004368694</v>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>3.49</v>
+        <v>10.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.49</v>
+        <v>8.9</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>87.86</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4">
-        <v>1581</v>
+        <v>3004368694</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.65</v>
+        <v>3.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4">
+        <v>3004302713</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>6.65</v>
+        <v>7.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>10.13</v>
+        <v>22.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.9</v>
+        <v>21.91</v>
       </c>
       <c r="R9" s="4">
-        <v>87.86</v>
+        <v>95.53</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4">
+        <v>1581</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>189.29</v>
+        <v>6.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>91.35</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>48.26</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>22.19</v>
+        <v>6.65</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>9.32</v>
+        <v>22.19</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>31.36</v>
+        <v>9.32</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="P14" s="4">
-        <v>31.48</v>
+        <v>31.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
       <c r="P15" s="4">
-        <v>22.93</v>
+        <v>31.48</v>
       </c>
       <c r="Q15" s="4">
-        <v>21.91</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>95.53</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>