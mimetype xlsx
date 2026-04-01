--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>Formal work order for the work of Augmentation of MAHESHPUR Piped water supply scheme for the work of Geotechnical Study,construction of 600 Cum RCC OHR, Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within English Bazar Block under Malda Division PH Engg.Dte. In the District of Malda .</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000421/2022-2023</t>
   </si>
   <si>
     <t>3179/MD</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>17/01/2026</t>
   </si>
   <si>
     <t>M/S NIRAPADA BHATTACHARJEE</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components at T/W no. II of Augmentation of Maheshpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/002486/2023-2024</t>
   </si>
   <si>
     <t>808/MLMD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
   <si>
     <t>BEE GEE CONSTRUCTION.</t>
   </si>
@@ -320,96 +320,102 @@
   <si>
     <t>M/S STAR INDIA CONSTRUTION</t>
   </si>
   <si>
     <t>Augmentation work of Construction of Boundary Wall at Head Work site of MAHISHBATHANI Water Supply Scheme under Old Malda Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Junior Engineer,</t>
   </si>
   <si>
     <t>ORD/000008/2025-2026</t>
   </si>
   <si>
     <t>2411/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S EHAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, RWS Malda Sub-Division Division, PHE Dte. (Car-2) (Period from 01/07/2025 to 31/12/2025).</t>
-[...13 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and laying of 90 mm OD diameter UPVC Pipeline under command area of Augmentation of Maheshpur Piped Water Supply Scheme at Englishbazar Dev. Block in the District Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000196/2025-2026</t>
   </si>
   <si>
     <t>3630/MD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 300 mm. Dia. x 200 mm. dia. and 95 Mtr. Deep Big dia Tube well (2 No) at MAHESHPUR Water Supply Scheme under English Bazar Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000603/2022-2023</t>
   </si>
   <si>
     <t>921/MD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of electro-mechanical components at T/W no. I of Augmentation of Maheshpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/005106)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/001675/2023-2024</t>
+  </si>
+  <si>
+    <t>2262/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1731,213 +1737,213 @@
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="P16" s="4">
-        <v>0.86</v>
+        <v>70.86</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>70.86</v>
+        <v>21.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>56</v>
+        <v>114</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>21.48</v>
+        <v>12.42</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
-        <v>1017.93</v>
+        <v>1029.49</v>
       </c>
       <c r="P19" s="8">
         <v>0</v>
       </c>
       <c r="Q19" s="8">
         <v>0</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>