--- v3 (2026-04-01)
+++ v4 (2026-04-23)
@@ -965,54 +965,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4">
         <v>3004405173</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>7.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1140,54 +1140,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>631.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>325.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>51.59</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1807,54 +1807,54 @@
       <c r="I17" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
         <v>21.48</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>8.9</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>41.44</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1902,54 +1902,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1029.49</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>342.33</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>33.25</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>