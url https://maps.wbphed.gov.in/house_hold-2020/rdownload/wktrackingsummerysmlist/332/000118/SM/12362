--- v4 (2026-04-23)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,72 +149,72 @@
   <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>Formal work order for the work of Augmentation of MAHESHPUR Piped water supply scheme for the work of Geotechnical Study,construction of 600 Cum RCC OHR, Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within English Bazar Block under Malda Division PH Engg.Dte. In the District of Malda .</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000421/2022-2023</t>
   </si>
   <si>
     <t>3179/MD</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>16/06/2026</t>
   </si>
   <si>
     <t>M/S NIRAPADA BHATTACHARJEE</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components at T/W no. II of Augmentation of Maheshpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/002486/2023-2024</t>
   </si>
   <si>
     <t>808/MLMD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>BEE GEE CONSTRUCTION.</t>
   </si>
   <si>
     <t>Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site at Maheshpur PWSS of Englishbazar Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000463/2023-2024</t>
   </si>
   <si>
     <t>3396/MD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
@@ -372,50 +372,68 @@
     <t>04/09/2024</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components at T/W no. I of Augmentation of Maheshpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/005106)</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/001675/2023-2024</t>
   </si>
   <si>
     <t>2262/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
+  </si>
+  <si>
+    <t>Augmentation of Pump House at 2nd Tube Well Site of Maheshpur Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>6379/MD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>D CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1140,54 +1158,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>631.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>325.77</v>
+        <v>568.82</v>
       </c>
       <c r="R6" s="4">
-        <v>51.59</v>
+        <v>90.08</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1201,54 +1219,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>12.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>78.33</v>
       </c>
       <c r="S7" s="4">
         <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1262,54 +1280,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>6.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.2</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1323,54 +1341,54 @@
       <c r="I9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>15.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>12.54</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.69</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1384,54 +1402,54 @@
       <c r="I10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>37.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.95</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>26.34</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1868,101 +1886,162 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>114</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P18" s="4">
         <v>12.42</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>11.26</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>90.67</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P19" s="4">
+        <v>2.03</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1031.52</v>
+      </c>
+      <c r="P20" s="8">
+        <v>635.14</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>61.57</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>