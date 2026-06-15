--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,309 +131,339 @@
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>1810/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
+    <t>Supply, installation and commissioning of electro-mechanical components at T/W no. II of Augmentation of Maheshpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/002486/2023-2024</t>
+  </si>
+  <si>
+    <t>808/MLMD</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site at Maheshpur PWSS of Englishbazar Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>3396/MD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>SADHANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work Site of MAHESHPUR Piped Water Supply Scheme at Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000916/2023-2024</t>
+  </si>
+  <si>
+    <t>378/MD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>M/S SRINJOYEE</t>
+  </si>
+  <si>
+    <t>Additional Laying of Distribution pipe line of MAHESHPUR Water Supply Scheme under Malda Division PHE. Dte in The District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000915/2023-2024</t>
+  </si>
+  <si>
+    <t>388/MD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
+  </si>
+  <si>
+    <t>RTOR000188/2023-2024</t>
+  </si>
+  <si>
+    <t>823/MD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including Specials and Valves for MAHESHPUR Piped Water Supply Scheme at Englishbazar Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000914/2023-2024</t>
+  </si>
+  <si>
+    <t>387/MD</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>S. N. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 135m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Maheshpur Water Supply Scheme of Englishbazar Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>2926/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Maheshpur Water Supply Scheme under Englishbazar Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000741/2024-2025</t>
+  </si>
+  <si>
+    <t>25/MD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S STAR INDIA CONSTRUTION</t>
+  </si>
+  <si>
+    <t>Augmentation work of Construction of Boundary Wall at Head Work site of MAHISHBATHANI Water Supply Scheme under Old Malda Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Junior Engineer,</t>
+  </si>
+  <si>
+    <t>ORD/000008/2025-2026</t>
+  </si>
+  <si>
+    <t>2411/MD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
+  </si>
+  <si>
+    <t>M/S EHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and laying of 90 mm OD diameter UPVC Pipeline under command area of Augmentation of Maheshpur Piped Water Supply Scheme at Englishbazar Dev. Block in the District Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2025-2026</t>
+  </si>
+  <si>
+    <t>3630/MD</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 300 mm. Dia. x 200 mm. dia. and 95 Mtr. Deep Big dia Tube well (2 No) at MAHESHPUR Water Supply Scheme under English Bazar Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000603/2022-2023</t>
+  </si>
+  <si>
+    <t>921/MD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>ASHIS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of electro-mechanical components at T/W no. I of Augmentation of Maheshpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/005106)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/001675/2023-2024</t>
+  </si>
+  <si>
+    <t>2262/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
+  </si>
+  <si>
+    <t>Augmentation of Pump House at 2nd Tube Well Site of Maheshpur Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>6379/MD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>D CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Formal work order for the work of Augmentation of MAHESHPUR Piped water supply scheme for the work of Geotechnical Study,construction of 600 Cum RCC OHR, Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within English Bazar Block under Malda Division PH Engg.Dte. In the District of Malda .</t>
   </si>
   <si>
-    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000421/2022-2023</t>
   </si>
   <si>
     <t>3179/MD</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>M/S NIRAPADA BHATTACHARJEE</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of electro-mechanical components at T/W no. II of Augmentation of Maheshpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
-[...233 lines deleted...]
-    <t>D CONSTRUCTION</t>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, RWS Malda Sub-Division Division, PHE Dte. (Car-2) (Period from 01/07/2025 to 31/12/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000285/2025-2026</t>
+  </si>
+  <si>
+    <t>3117/MD</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of Pump House at 3rd Tube Well Site of Maheshpur Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000710/2024-2025</t>
+  </si>
+  <si>
+    <t>6380/MD</t>
+  </si>
+  <si>
+    <t>DULAL KUMAR BASAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1119,929 +1149,1051 @@
         <v>28.61</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>631.46</v>
+        <v>12.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>568.82</v>
+        <v>9.73</v>
       </c>
       <c r="R6" s="4">
-        <v>90.08</v>
+        <v>78.33</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>12.42</v>
+        <v>6.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.73</v>
+        <v>6.28</v>
       </c>
       <c r="R7" s="4">
-        <v>78.33</v>
+        <v>96.2</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>6.52</v>
+        <v>15.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.28</v>
+        <v>12.54</v>
       </c>
       <c r="R8" s="4">
-        <v>96.2</v>
+        <v>78.69</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>15.94</v>
+        <v>37.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.54</v>
+        <v>9.95</v>
       </c>
       <c r="R9" s="4">
-        <v>78.69</v>
+        <v>26.34</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="P10" s="4">
-        <v>37.78</v>
+        <v>17.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>9.95</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>26.34</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>70</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>17.76</v>
+        <v>19.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>19.15</v>
+        <v>47.11</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>60.76</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>60.76</v>
+        <v>10.94</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>10.94</v>
+        <v>70.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>70.86</v>
+        <v>21.48</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>8.9</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>41.44</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>21.48</v>
+        <v>12.42</v>
       </c>
       <c r="Q17" s="4">
-        <v>8.9</v>
+        <v>11.26</v>
       </c>
       <c r="R17" s="4">
-        <v>41.44</v>
+        <v>90.67</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>12.42</v>
+        <v>2.03</v>
       </c>
       <c r="Q18" s="4">
-        <v>11.26</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>90.67</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P19" s="4">
-        <v>2.03</v>
+        <v>631.46</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>568.82</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>90.08</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P21" s="4">
+        <v>1.92</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1034.29</v>
+      </c>
+      <c r="P22" s="8">
+        <v>635.14</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>61.41</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>