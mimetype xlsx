--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,393 +77,405 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Maheshpur piped water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/12362</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Augmentation of MAHESHPUR Piped water supply scheme for the work of Geotechnical Study,construction of 600 Cum RCC OHR, Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within English Bazar Block under Malda Division PH Engg.Dte. In the District of Malda .</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000421/2022-2023</t>
+  </si>
+  <si>
+    <t>3179/MD</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>M/S NIRAPADA BHATTACHARJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 300 mm. Dia. x 200 mm. dia. and 95 Mtr. Deep Big dia Tube well (2 No) at MAHESHPUR Water Supply Scheme under English Bazar Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000603/2022-2023</t>
+  </si>
+  <si>
+    <t>921/MD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>ASHIS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Maheshpur piped water supply scheme</t>
-[...7 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. IV of Maheshpur, Mokdumpur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000863/2023-2024</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>26/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Malda Division</t>
+    <t>Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site at Maheshpur PWSS of Englishbazar Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>3396/MD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>SADHANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of electro-mechanical components at T/W no. I of Augmentation of Maheshpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/005106)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/001675/2023-2024</t>
+  </si>
+  <si>
+    <t>2262/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>1810/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
+    <t>Laying of Rising Main including Specials and Valves for MAHESHPUR Piped Water Supply Scheme at Englishbazar Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000914/2023-2024</t>
+  </si>
+  <si>
+    <t>387/MD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>S. N. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply, installation and commissioning of electro-mechanical components at T/W no. II of Augmentation of Maheshpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/002486/2023-2024</t>
   </si>
   <si>
     <t>808/MLMD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
-    <t>26/06/2026</t>
+    <t>23/12/2026</t>
   </si>
   <si>
     <t>BEE GEE CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site at Maheshpur PWSS of Englishbazar Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...20 lines deleted...]
-    <t>SADHANA CONSTRUCTION</t>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 135m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Maheshpur Water Supply Scheme of Englishbazar Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>2926/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Additional Laying of Distribution pipe line of MAHESHPUR Water Supply Scheme under Malda Division PHE. Dte in The District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000915/2023-2024</t>
+  </si>
+  <si>
+    <t>388/MD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work Site of MAHESHPUR Piped Water Supply Scheme at Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000916/2023-2024</t>
   </si>
   <si>
     <t>378/MD</t>
   </si>
   <si>
-    <t>17/01/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>M/S SRINJOYEE</t>
   </si>
   <si>
-    <t>Additional Laying of Distribution pipe line of MAHESHPUR Water Supply Scheme under Malda Division PHE. Dte in The District of Malda.</t>
-[...11 lines deleted...]
-    <t>DEBAPRIYA SAHA</t>
+    <t>Augmentation of Pump House at 3rd Tube Well Site of Maheshpur Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000710/2024-2025</t>
+  </si>
+  <si>
+    <t>6380/MD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>DULAL KUMAR BASAK</t>
+  </si>
+  <si>
+    <t>Augmentation of Pump House at 2nd Tube Well Site of Maheshpur Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>6379/MD</t>
+  </si>
+  <si>
+    <t>D CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000188/2023-2024</t>
   </si>
   <si>
     <t>823/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
-    <t>Laying of Rising Main including Specials and Valves for MAHESHPUR Piped Water Supply Scheme at Englishbazar Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...38 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY</t>
+    <t>MODIFICATION OF CAPEX WORK WORDER FOR MAHESHPUR PH NO IV UNDER MOKDUMPUR CCC UNDER MALDA DISTRICT.</t>
+  </si>
+  <si>
+    <t>BILL/00777/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-254</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Maheshpur Water Supply Scheme under Englishbazar Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Debasis Pal, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000741/2024-2025</t>
   </si>
   <si>
     <t>25/MD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>M/S STAR INDIA CONSTRUTION</t>
   </si>
   <si>
     <t>Augmentation work of Construction of Boundary Wall at Head Work site of MAHISHBATHANI Water Supply Scheme under Old Malda Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Junior Engineer,</t>
   </si>
   <si>
     <t>ORD/000008/2025-2026</t>
   </si>
   <si>
     <t>2411/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S EHAN ENTERPRISE</t>
   </si>
   <si>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, RWS Malda Sub-Division Division, PHE Dte. (Car-2) (Period from 01/07/2025 to 31/12/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000285/2025-2026</t>
+  </si>
+  <si>
+    <t>3117/MD</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and laying of 90 mm OD diameter UPVC Pipeline under command area of Augmentation of Maheshpur Piped Water Supply Scheme at Englishbazar Dev. Block in the District Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000196/2025-2026</t>
   </si>
   <si>
     <t>3630/MD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
-  </si>
-[...103 lines deleted...]
-    <t>DULAL KUMAR BASAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,70 +864,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -993,1207 +1005,1264 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>3004405173</v>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.66</v>
+        <v>631.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.66</v>
+        <v>568.82</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>90.08</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>28.61</v>
+        <v>21.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.44</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3004405173</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>28.61</v>
+        <v>7.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>12.42</v>
+        <v>6.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.73</v>
+        <v>6.28</v>
       </c>
       <c r="R6" s="4">
-        <v>78.33</v>
+        <v>96.2</v>
       </c>
       <c r="S6" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>6.52</v>
+        <v>12.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.28</v>
+        <v>11.26</v>
       </c>
       <c r="R7" s="4">
-        <v>96.2</v>
+        <v>90.67</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>15.94</v>
+        <v>28.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.54</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>78.69</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>37.78</v>
+        <v>28.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>9.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>26.34</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>17.76</v>
+        <v>19.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>19.15</v>
+        <v>12.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>78.33</v>
       </c>
       <c r="S11" s="4">
         <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>47.11</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>18</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>60.76</v>
+        <v>37.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.95</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>26.34</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>10.94</v>
+        <v>15.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.54</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>78.69</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" s="4">
+        <v>1.92</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>21.48</v>
+        <v>2.03</v>
       </c>
       <c r="Q16" s="4">
-        <v>8.9</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>41.44</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>113</v>
+        <v>65</v>
       </c>
       <c r="P17" s="4">
-        <v>12.42</v>
+        <v>17.76</v>
       </c>
       <c r="Q17" s="4">
-        <v>11.26</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>90.67</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>119</v>
+        <v>46</v>
       </c>
       <c r="P18" s="4">
-        <v>2.03</v>
+        <v>4.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>631.46</v>
+        <v>60.76</v>
       </c>
       <c r="Q19" s="4">
-        <v>568.82</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>90.08</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.86</v>
+        <v>10.94</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>1.92</v>
+        <v>0.86</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K22" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="L22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P22" s="4">
+        <v>70.86</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1038.57</v>
+      </c>
+      <c r="P23" s="8">
+        <v>635.14</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>61.16</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>