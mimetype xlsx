--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -357,50 +357,101 @@
     <t>2890/MD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>MADHUMITA ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for the work of Laying of Distribution pipe line SANJAIL its adjoining mouzas Pipe Water Supply Scheme at Old Malda Block in the District of Malda under Malda Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000302/2022-2023</t>
   </si>
   <si>
     <t>2170/MD</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well Site of Sanjail Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001032/2023-2024</t>
+  </si>
+  <si>
+    <t>1258/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery electrical accessories and installation, commissioning and trail operation of electro-mechanical components and making compound lighting arrangement at T/W no.I of Sanjail W/S Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2024-2025</t>
+  </si>
+  <si>
+    <t>1675/MLMD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>Emergent Earthen road restoration and earth filling exposed pipe line portion at Sanjail PWSS of Old Malda Dev. Block under Malda Division, P.H.E. Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000766/2024-2025</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1013,54 +1064,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1074,54 +1125,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>3004243252</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>3.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1137,54 +1188,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>8.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.84</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1200,54 +1251,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>9.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1263,54 +1314,54 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>10.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.9</v>
       </c>
       <c r="S8" s="4">
         <v>83</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1389,54 +1440,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>6.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.12</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S10" s="4">
         <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1452,54 +1503,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>55.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>51.84</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.06</v>
       </c>
       <c r="S11" s="4">
         <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1515,54 +1566,54 @@
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>20.24</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>16.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>82.74</v>
       </c>
       <c r="S12" s="4">
         <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1578,54 +1629,54 @@
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>18.49</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>17.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.18</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1641,54 +1692,54 @@
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
         <v>25.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>35.45</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1826,101 +1877,290 @@
       <c r="I17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P17" s="4">
         <v>124.75</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>123.89</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.31</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="B18" s="7"/>
-[...15 lines deleted...]
-      <c r="P18" s="8">
+      <c r="I18" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P18" s="4">
+        <v>7.38</v>
+      </c>
+      <c r="Q18" s="4">
         <v>0</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="R18" s="4">
         <v>0</v>
       </c>
-      <c r="R18" s="8"/>
-      <c r="S18" s="8"/>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P19" s="4">
+        <v>3.11</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>2.93</v>
+      </c>
+      <c r="R19" s="4">
+        <v>94.15</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L20" s="4">
+        <v>6624</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.66</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>344.45</v>
+      </c>
+      <c r="P21" s="8">
+        <v>262.34</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>76.16</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>