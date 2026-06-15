--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -408,50 +408,68 @@
     <t>ORD/000054/2024-2025</t>
   </si>
   <si>
     <t>1675/MLMD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>Emergent Earthen road restoration and earth filling exposed pipe line portion at Sanjail PWSS of Old Malda Dev. Block under Malda Division, P.H.E. Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000766/2024-2025</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>Additional UPVC pipe line for improvement of Functionality, providing balance Functional House Connection, Road restoration, land development and pathway at Head work site, Rectification of FHTC of SANJAIL Piped Water Supply Scheme under Malda Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer,Sri Arnab Giri, Assistant Engineer,Sri Biswadip Sengupta</t>
+  </si>
+  <si>
+    <t>ORD/000954/2025-2026</t>
+  </si>
+  <si>
+    <t>770/MD</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2080,87 +2098,150 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P20" s="4">
         <v>0.66</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P21" s="4">
+        <v>32.93</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>377.38</v>
+      </c>
+      <c r="P22" s="8">
+        <v>262.34</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>69.51</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>