--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,366 +92,366 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Maldah (Old)</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Sanjail PWSS in Old Malda Block in District Malda</t>
   </si>
   <si>
     <t>SM/12337</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150mm. dia., 140 Mtr. deep Big dia Tube Well at Head Work Site by D.R. Rig method using PVC pipe &amp; Gravel Filter including supply of Materials at Sanjail Water Supply Scheme of Old Malda Dev. Block under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Biswajit Gosh, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000291/2022-2023</t>
+  </si>
+  <si>
+    <t>2237/MD</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>M/S DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Laying of Distribution pipe line SANJAIL its adjoining mouzas Pipe Water Supply Scheme at Old Malda Block in the District of Malda under Malda Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000302/2022-2023</t>
+  </si>
+  <si>
+    <t>2170/MD</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of SANJAIL &amp; its adjoining mouza Water Scheme under Malda Division,PHE Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000290/2022-2023</t>
+  </si>
+  <si>
+    <t>2236/MD</t>
+  </si>
+  <si>
+    <t>31/10/2022</t>
+  </si>
+  <si>
+    <t>SARIF BUILDERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2022-2023</t>
   </si>
   <si>
     <t>2752/MD</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Bamboo Pile Walling and Horizontal Road Crossing for piped water supply scheme of SANJAIL Piped Water Supply Scheme at Old Malda Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000789/2022-2023</t>
   </si>
   <si>
     <t>1447/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>M/S PARIMAL DAS</t>
-[...1 lines deleted...]
-  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Sanjail PWSS , Old Malda C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000051/2023-2024</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150mm. dia., 140 Mtr. deep Big dia Tube Well at Head Work Site by D.R. Rig method using PVC pipe &amp; Gravel Filter including supply of Materials at Sanjail Water Supply Scheme of Old Malda Dev. Block under Malda Division, PHE Dte. in the District of Malda.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 140 Mtr. Deep Big dia Tube well (1 Nos.) at SANJAIL Water Supply Scheme under Old Malda Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000019/2023-2024</t>
   </si>
   <si>
     <t>1676/MD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 100 M³ Capacity 20 mtr. staging height RCC Elevated service reservoir as per Departmental Design &amp; drawing ( Ref FRG No-PC/-I/OHR/3/2012) including pipe connection and cost of pipes, specials delivery inlet, washout &amp; overflow pipe etc, all complete with Geotechnical Investigation for SANJAIL Piped Water Supply Scheme at Old Malda Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000436/2022-2023</t>
+  </si>
+  <si>
+    <t>44/MD</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>15/07/2023</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Sanjail Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011706)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000025/2023-2024</t>
+  </si>
+  <si>
+    <t>778/ MLMD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>DEVI ENTERPRISE...</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. II of Sanjail Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-07</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002485/2023-2024</t>
   </si>
   <si>
     <t>811/MLMD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>UTTAM KUMAR GHOSH</t>
   </si>
   <si>
     <t>Laying of Rising Main including Specials and Valves for Sanjail Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Mukaddar Parvage, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000957/2023-2024</t>
   </si>
   <si>
     <t>705/MD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of SANJAIL &amp; its adjoining mouza Water Scheme under Malda Division,PHE Dte. In the District of Malda.</t>
-[...26 lines deleted...]
-    <t>15/07/2023</t>
+    <t>Construction of Boundary Wall at Head Work site of Sanjail Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000886/2023-2024</t>
+  </si>
+  <si>
+    <t>270/MD</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>25/02/2024</t>
+  </si>
+  <si>
+    <t>M/S BHARATI CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of SANJAIL Water Supply Scheme at Old Malda Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000923/2023-2024</t>
   </si>
   <si>
     <t>455/MD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>M/S SHREE CONSORTIUM</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at Head Work site of Sanjail Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...29 lines deleted...]
-    <t>DEVI ENTERPRISE...</t>
+    <t>Construction of Boundary Wall at 2nd Tube Well Site of Sanjail Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001032/2023-2024</t>
+  </si>
+  <si>
+    <t>1258/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery electrical accessories and installation, commissioning and trail operation of electro-mechanical components and making compound lighting arrangement at T/W no.I of Sanjail W/S Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2024-2025</t>
+  </si>
+  <si>
+    <t>1675/MLMD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>Emergent Earthen road restoration and earth filling exposed pipe line portion at Sanjail PWSS of Old Malda Dev. Block under Malda Division, P.H.E. Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000766/2024-2025</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Sanjail, Old Malda CCC in the dist of Malda, Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03566/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-592</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) and Construction of Pump House in 2nd Tubewell site in connection with Jal Jeevan Mission (JJM) at Sanjail Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Bikash Balo, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000174/2025-2026</t>
   </si>
   <si>
     <t>2890/MD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>MADHUMITA ENTERPRISE</t>
-  </si>
-[...64 lines deleted...]
-    <t>30/01/2025</t>
   </si>
   <si>
     <t>Additional UPVC pipe line for improvement of Functionality, providing balance Functional House Connection, Road restoration, land development and pathway at Head work site, Rectification of FHTC of SANJAIL Piped Water Supply Scheme under Malda Division PHE. Dte.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer,Sri Arnab Giri, Assistant Engineer,Sri Biswadip Sengupta</t>
   </si>
   <si>
     <t>ORD/000954/2025-2026</t>
   </si>
   <si>
     <t>770/MD</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -998,1194 +998,1194 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>17.38</v>
+        <v>8.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.84</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.44</v>
+        <v>124.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.44</v>
+        <v>123.89</v>
       </c>
       <c r="R4" s="4">
+        <v>99.31</v>
+      </c>
+      <c r="S4" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4">
-        <v>3004243252</v>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.12</v>
+        <v>6.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.12</v>
+        <v>6.12</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>99.7</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>8.81</v>
+        <v>17.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.44</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>95.84</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>9.83</v>
+        <v>3.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.83</v>
+        <v>3.44</v>
       </c>
       <c r="R7" s="4">
-        <v>99.91</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4">
+        <v>3004243252</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>10.74</v>
+        <v>3.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.01</v>
+        <v>3.12</v>
       </c>
       <c r="R8" s="4">
-        <v>83.9</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.8</v>
+        <v>9.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.83</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>6.14</v>
+        <v>55.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.12</v>
+        <v>51.84</v>
       </c>
       <c r="R10" s="4">
-        <v>99.7</v>
+        <v>94.06</v>
       </c>
       <c r="S10" s="4">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>55.12</v>
+        <v>25.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>51.84</v>
+        <v>9.01</v>
       </c>
       <c r="R11" s="4">
-        <v>94.06</v>
+        <v>35.45</v>
       </c>
       <c r="S11" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>20.24</v>
+        <v>10.74</v>
       </c>
       <c r="Q12" s="4">
-        <v>16.75</v>
+        <v>9.01</v>
       </c>
       <c r="R12" s="4">
-        <v>82.74</v>
+        <v>83.9</v>
       </c>
       <c r="S12" s="4">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>18.49</v>
+        <v>5.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>17.97</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>97.18</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>25.41</v>
+        <v>18.49</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.01</v>
+        <v>17.97</v>
       </c>
       <c r="R14" s="4">
-        <v>35.45</v>
+        <v>97.18</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>4.69</v>
+        <v>20.24</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>16.75</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>82.74</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P16" s="4">
-        <v>19.36</v>
+        <v>7.38</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="P17" s="4">
-        <v>124.75</v>
+        <v>3.11</v>
       </c>
       <c r="Q17" s="4">
-        <v>123.89</v>
+        <v>2.93</v>
       </c>
       <c r="R17" s="4">
-        <v>99.31</v>
+        <v>94.15</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>32</v>
+        <v>117</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>119</v>
+      </c>
+      <c r="L18" s="4">
+        <v>6624</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="P18" s="4">
-        <v>7.38</v>
+        <v>0.66</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="P19" s="4">
-        <v>3.11</v>
+        <v>4.69</v>
       </c>
       <c r="Q19" s="4">
-        <v>2.93</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>94.15</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="I20" s="13" t="s">
+      <c r="L20" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L20" s="4">
-[...2 lines deleted...]
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.66</v>
+        <v>19.36</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>133</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P21" s="4">
         <v>32.93</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>