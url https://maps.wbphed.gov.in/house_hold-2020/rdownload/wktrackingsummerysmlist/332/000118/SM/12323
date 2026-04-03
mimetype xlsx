--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,65 +213,50 @@
     <t>2606/MD</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>Replacement of (200 mm Dia. All through) Tubewell No:-1 (130 m deep) at Headwork Site by D.R Rig Method using P.V.C. pipe &amp; Filter including Supply of materials at SANKAIL water supply scheme of Habibpur Block under Malda Division, P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000785/2024-2025</t>
   </si>
   <si>
     <t>350/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S /FAIZUL HAQUE BISWAS</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of SANKAIL Water Supply Scheme of Habibpur Block. under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000343/2022-2023</t>
   </si>
   <si>
     <t>2800/MD</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>M/S N. N. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -678,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1182,183 +1167,122 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>9.87</v>
+        <v>6.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...27 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="A10" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>121.56</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>