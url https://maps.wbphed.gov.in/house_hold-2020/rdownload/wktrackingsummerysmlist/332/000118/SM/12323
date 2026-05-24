--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -822,54 +822,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>0.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1005,54 +1005,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>11.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>83.02</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1066,54 +1066,54 @@
       <c r="I7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>71.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>66.44</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.3</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1222,54 +1222,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>121.56</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>76.49</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>62.92</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>