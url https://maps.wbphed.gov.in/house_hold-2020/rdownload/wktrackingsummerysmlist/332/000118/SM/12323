--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,51 +128,51 @@
   <si>
     <t>S B S ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Sankail Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014344)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000387/2023-2024</t>
   </si>
   <si>
     <t>2395/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>29/07/2026</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall of Sankail Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000485/2024-2025</t>
   </si>
   <si>
     <t>4998/MD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
@@ -231,50 +231,80 @@
     <t>350/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of SANKAIL Water Supply Scheme of Habibpur Block. under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000343/2022-2023</t>
   </si>
   <si>
     <t>2800/MD</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>M/S N. N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000033/2025-2026</t>
+  </si>
+  <si>
+    <t>2820/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Sankail Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000839/2024-2025</t>
+  </si>
+  <si>
+    <t>1071/MD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>M/S /FAIZUL HAQUE BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1202,87 +1232,205 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>6.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>11.74</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>9.87</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>143.18</v>
+      </c>
+      <c r="P12" s="8">
+        <v>76.49</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>53.42</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>