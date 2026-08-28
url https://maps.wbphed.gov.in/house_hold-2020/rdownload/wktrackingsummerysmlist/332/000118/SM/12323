--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,234 +77,234 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Sankail Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12323</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for SANKAIL Piped Water Supply Scheme of Habibpur Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000365/2022-2023</t>
+  </si>
+  <si>
+    <t>2606/MD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>M/S KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of SANKAIL Water Supply Scheme of Habibpur Block. under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2022-2023</t>
+  </si>
+  <si>
+    <t>2800/MD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>M/S N. N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Sankail Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014344)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000387/2023-2024</t>
+  </si>
+  <si>
+    <t>2395/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Source Augmentation of Sankail Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Resistivity survey for Sankail PWSS, Basara PWSS and Pannapur PWSS at Habibipur &amp; Bamongola block under Malda district, CMSD-II (D), CDD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>135/CMSD-II(D)</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>S B S ENTERPRISE</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...28 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall of Sankail Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000485/2024-2025</t>
   </si>
   <si>
     <t>4998/MD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>BALAJI ENGINEERS CO OPERATIVE SOCIETY LT</t>
   </si>
   <si>
     <t>Sinking of ( 250 mm Dia. X 200 mm Dia.) Tubewell No.-3 (130 M deep) by D.R Rig. Method using P.V.C. pipe &amp; Gravel Filter including Supply of materials at SANKAIL Water Supply Scheme of Habibpur Block under Malda Division, P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000920/2023-2024</t>
   </si>
   <si>
     <t>381/MD</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for SANKAIL Piped Water Supply Scheme of Habibpur Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Replacement of (200 mm Dia. All through) Tubewell No:-1 (130 m deep) at Headwork Site by D.R Rig Method using P.V.C. pipe &amp; Filter including Supply of materials at SANKAIL water supply scheme of Habibpur Block under Malda Division, P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000785/2024-2025</t>
   </si>
   <si>
     <t>350/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of SANKAIL Water Supply Scheme of Habibpur Block. under Malda Division, PHE Dte. in the District of Malda.</t>
-[...14 lines deleted...]
-    <t>M/S N. N. ENTERPRISE</t>
+    <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Sankail Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000839/2024-2025</t>
+  </si>
+  <si>
+    <t>1071/MD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>M/S /FAIZUL HAQUE BISWAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2025-2026</t>
   </si>
   <si>
     <t>2820/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S /FAIZUL HAQUE BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,562 +831,562 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.82</v>
+        <v>71.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.27</v>
+        <v>66.44</v>
       </c>
       <c r="R3" s="4">
-        <v>33.33</v>
+        <v>92.3</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>11.1</v>
+        <v>6.68</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>10.15</v>
+        <v>11.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>11.77</v>
+        <v>0.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.77</v>
+        <v>0.27</v>
       </c>
       <c r="R6" s="4">
-        <v>83.02</v>
+        <v>33.33</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>71.98</v>
+        <v>10.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>66.44</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>92.3</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>9.06</v>
+        <v>11.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.02</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>6.68</v>
+        <v>9.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>11.74</v>
+        <v>9.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>9.87</v>
+        <v>11.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>143.18</v>