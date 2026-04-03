--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -296,54 +296,69 @@
   <si>
     <t>Sinking of (250mm. Dia. x 200 mm. dia.) Big dia. Tube Well No. - 5 (160 Mtr. Deep) by D.R. Rig method using P.V.C. pipe and Gravel Filter including supply of Materials at KUTUB SAHAR Water Supply Scheme of Gazole Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000445/2023-2024</t>
   </si>
   <si>
     <t>3352/MD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Construction of Boundary Wall of Tubewell site at Misipur Mouza of Kutubsahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/001024/2023-2024</t>
   </si>
   <si>
     <t>1250/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>01/04/2025</t>
   </si>
   <si>
     <t>SATELLITE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall of Tubewell site at Khord Babupur Mouza of Kutub Sahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001006/2023-2024</t>
+  </si>
+  <si>
+    <t>1193/MD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>AHONA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1574,87 +1589,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>9.6</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>10.71</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>180.15</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>