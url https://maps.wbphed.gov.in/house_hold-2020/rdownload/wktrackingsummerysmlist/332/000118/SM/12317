--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,219 +140,204 @@
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2022-2023</t>
   </si>
   <si>
     <t>2409/MD</t>
   </si>
   <si>
     <t>17/10/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 35m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Tubewell no. 4 site of Kutubshar Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 35 m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at 5th Tube Well Site of Kutub Sahar Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/001005/2023-2024</t>
-[...2 lines deleted...]
-    <t>1183/MD</t>
+    <t>ORD/000720/2024-2025</t>
+  </si>
+  <si>
+    <t>6411/MD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>ZEOLITE FRESH INDIA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C pipe line (damage due to widening of road) by different dia UPVC pipe for KUTUB SAHAR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000361/2022-2023</t>
+  </si>
+  <si>
+    <t>2604/MD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of (250mm. Dia. x 200mm. Dia ) Tube Well no-4 &amp; 5 ( 160 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at KUTUB SAHAR Water Supply Scheme of Gazole Block. under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2022-2023</t>
+  </si>
+  <si>
+    <t>2510/MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
+  </si>
+  <si>
+    <t>A. D. D. ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of KUTUB SAHAR Water Supply Scheme of Gazole Block .under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000348/2022-2023</t>
+  </si>
+  <si>
+    <t>2802/MD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>MARSS INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. IV &amp; V of Source Augmentation Kutub Sahar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014339)</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>2577/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>MAA BHABOTARINE ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Tube Well No.-5 site in connection with Source Augmentation of KUTUB SAHAR Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000366/2023-2024</t>
+  </si>
+  <si>
+    <t>3055/MD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of (250mm. Dia. x 200 mm. dia.) Big dia. Tube Well No. - 5 (160 Mtr. Deep) by D.R. Rig method using P.V.C. pipe and Gravel Filter including supply of Materials at KUTUB SAHAR Water Supply Scheme of Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000445/2023-2024</t>
+  </si>
+  <si>
+    <t>3352/MD</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall of Tubewell site at Misipur Mouza of Kutubsahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001024/2023-2024</t>
+  </si>
+  <si>
+    <t>1250/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SATELLITE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall of Tubewell site at Khord Babupur Mouza of Kutub Sahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001006/2023-2024</t>
+  </si>
+  <si>
+    <t>1193/MD</t>
   </si>
   <si>
     <t>14/03/2024</t>
-  </si>
-[...151 lines deleted...]
-    <t>1193/MD</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>AHONA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -908,54 +893,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4">
         <v>3004402679</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>3.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -969,54 +954,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>3004496749</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P4" s="4">
         <v>5.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1084,51 +1069,51 @@
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>17.28</v>
+        <v>17.27</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>36</v>
@@ -1145,60 +1130,60 @@
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>17.27</v>
+        <v>55.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>45.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>82.31</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1206,60 +1191,60 @@
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>55.12</v>
+        <v>10.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.63</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1267,295 +1252,295 @@
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>10.01</v>
+        <v>6.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.69</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>6.69</v>
+        <v>23.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>22.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.48</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>23.05</v>
+        <v>4.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.85</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>4.15</v>
+        <v>11.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>11.63</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.83</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>11.88</v>
+        <v>9.6</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>36</v>
@@ -1572,165 +1557,104 @@
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>9.6</v>
+        <v>10.71</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>162.87</v>
+      </c>
+      <c r="P15" s="8">
+        <v>107.71</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>66.13</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>