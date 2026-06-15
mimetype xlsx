--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,92 @@
     <t>15/03/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SATELLITE CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall of Tubewell site at Khord Babupur Mouza of Kutub Sahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/001006/2023-2024</t>
   </si>
   <si>
     <t>1193/MD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>AHONA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000027/2025-2026</t>
+  </si>
+  <si>
+    <t>2828/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 35m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Tubewell no. 4 site of Kutubshar Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001005/2023-2024</t>
+  </si>
+  <si>
+    <t>1183/MD</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of Head work site Pump House, Pump House No.-2, Pump House No.-3, Earth filling and 3 Nos. Boundary wall at Kutub Sahar Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000836/2024-2025</t>
+  </si>
+  <si>
+    <t>1072/MD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>18/05/2025</t>
+  </si>
+  <si>
+    <t>M. S. AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1574,87 +1616,266 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>10.71</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P15" s="4">
+        <v>7.85</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>17.28</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P17" s="4">
+        <v>12.92</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>200.92</v>
+      </c>
+      <c r="P18" s="8">
+        <v>107.71</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>53.61</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>