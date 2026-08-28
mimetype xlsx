--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,315 +77,315 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Kutub Sahar Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12317</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C pipe line (damage due to widening of road) by different dia UPVC pipe for KUTUB SAHAR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000361/2022-2023</t>
+  </si>
+  <si>
+    <t>2604/MD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of KUTUB SAHAR Water Supply Scheme of Gazole Block .under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000348/2022-2023</t>
+  </si>
+  <si>
+    <t>2802/MD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>MARSS INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of (250mm. Dia. x 200mm. Dia ) Tube Well no-4 &amp; 5 ( 160 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at KUTUB SAHAR Water Supply Scheme of Gazole Block. under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2022-2023</t>
+  </si>
+  <si>
+    <t>2510/MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
+  </si>
+  <si>
+    <t>A. D. D. ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000022/2022-2023</t>
+  </si>
+  <si>
+    <t>2409/MD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Source Augmentation of Kutub Sahar Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. IV &amp; V of Source Augmentation Kutub Sahar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014339)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>2577/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>MAA BHABOTARINE ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Tube Well No.-5 site in connection with Source Augmentation of KUTUB SAHAR Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000366/2023-2024</t>
+  </si>
+  <si>
+    <t>3055/MD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Kutubsahar PWSS, Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000860/2023-2024</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Sinking of (250mm. Dia. x 200 mm. dia.) Big dia. Tube Well No. - 5 (160 Mtr. Deep) by D.R. Rig method using P.V.C. pipe and Gravel Filter including supply of Materials at KUTUB SAHAR Water Supply Scheme of Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000445/2023-2024</t>
+  </si>
+  <si>
+    <t>3352/MD</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. V of Kutub Sahar , Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-07</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001890/2023-2024</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...14 lines deleted...]
-    <t>Resource Division</t>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 35m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Tubewell no. 4 site of Kutubshar Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001005/2023-2024</t>
+  </si>
+  <si>
+    <t>1183/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall of Tubewell site at Misipur Mouza of Kutubsahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001024/2023-2024</t>
+  </si>
+  <si>
+    <t>1250/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SATELLITE CONSTRUCTION</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 35 m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at 5th Tube Well Site of Kutub Sahar Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000720/2024-2025</t>
   </si>
   <si>
     <t>6411/MD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>ZEOLITE FRESH INDIA</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C pipe line (damage due to widening of road) by different dia UPVC pipe for KUTUB SAHAR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...118 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall of Tubewell site at Khord Babupur Mouza of Kutub Sahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/001006/2023-2024</t>
   </si>
   <si>
     <t>1193/MD</t>
   </si>
   <si>
-    <t>14/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>AHONA ENTERPRISE</t>
   </si>
   <si>
+    <t>Augmentation of Head work site Pump House, Pump House No.-2, Pump House No.-3, Earth filling and 3 Nos. Boundary wall at Kutub Sahar Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000836/2024-2025</t>
+  </si>
+  <si>
+    <t>1072/MD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>18/05/2025</t>
+  </si>
+  <si>
+    <t>M. S. AGENCY</t>
+  </si>
+  <si>
     <t>RTOR000027/2025-2026</t>
   </si>
   <si>
     <t>2828/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>M. S. AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,923 +915,923 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>3004402679</v>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.54</v>
+        <v>55.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.54</v>
+        <v>45.37</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>82.31</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>3004496749</v>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.28</v>
+        <v>6.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.28</v>
+        <v>6.69</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.95</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>5.56</v>
+        <v>10.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.63</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>17.27</v>
+        <v>5.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>55.12</v>
+        <v>23.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>45.37</v>
+        <v>22.7</v>
       </c>
       <c r="R7" s="4">
-        <v>82.31</v>
+        <v>98.48</v>
       </c>
       <c r="S7" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>10.01</v>
+        <v>4.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.57</v>
+        <v>3.94</v>
       </c>
       <c r="R8" s="4">
-        <v>85.63</v>
+        <v>94.85</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4">
+        <v>3004402679</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>6.69</v>
+        <v>3.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>6.69</v>
+        <v>3.54</v>
       </c>
       <c r="R9" s="4">
-        <v>99.95</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>23.05</v>
+        <v>11.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>22.7</v>
+        <v>11.63</v>
       </c>
       <c r="R10" s="4">
-        <v>98.48</v>
+        <v>97.83</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="L11" s="4">
+        <v>3004496749</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>4.15</v>
+        <v>5.28</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.94</v>
+        <v>5.28</v>
       </c>
       <c r="R11" s="4">
-        <v>94.85</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.88</v>
+        <v>17.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>11.63</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97.83</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>9.6</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>10.71</v>
+        <v>17.27</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>7.85</v>
+        <v>10.71</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>17.28</v>
+        <v>12.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>49</v>
       </c>
       <c r="P17" s="4">
-        <v>12.92</v>
+        <v>7.85</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>200.92</v>