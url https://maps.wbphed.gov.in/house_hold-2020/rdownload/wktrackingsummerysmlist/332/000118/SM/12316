--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,83 @@
     <t>Quotation Payment of MIYANAGAR Under AIHO CCC Under the district of Malda.</t>
   </si>
   <si>
     <t>BILL/00204/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-63</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House,PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at MIANAGAR Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000880/2024-2025</t>
   </si>
   <si>
     <t>1119/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline work at Mianagar Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2024-2025</t>
+  </si>
+  <si>
+    <t>3197/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>Replacement of 200 mm (all through)Big Dia. Tubewell No:-1 (130MDeep) at Headwork site by D.R Rig. Method using P.V.C pipe &amp; Filter including supply of materials at MIANAGAR Water Supply Scheme of Habibpur Block under Malda Division, PHE Dte,in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000449/2024-2025</t>
+  </si>
+  <si>
+    <t>4806/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1261,87 +1294,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P10" s="4">
         <v>9.63</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P11" s="4">
+        <v>18.22</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>9.56</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>156.46</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>