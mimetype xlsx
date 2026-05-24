--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -859,54 +859,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.29</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -918,54 +918,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4">
         <v>3004369303</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1040,54 +1040,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>76.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>52.55</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>68.4</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1101,54 +1101,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>6.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1162,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>10.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1341,54 +1341,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="4">
         <v>18.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>26.09</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1436,54 +1436,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>156.46</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>85.47</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>54.63</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>