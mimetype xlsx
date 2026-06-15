--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,65 @@
     <t>3197/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>11/08/2024</t>
   </si>
   <si>
     <t>Replacement of 200 mm (all through)Big Dia. Tubewell No:-1 (130MDeep) at Headwork site by D.R Rig. Method using P.V.C pipe &amp; Filter including supply of materials at MIANAGAR Water Supply Scheme of Habibpur Block under Malda Division, PHE Dte,in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000449/2024-2025</t>
   </si>
   <si>
     <t>4806/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000073/2025-2026</t>
+  </si>
+  <si>
+    <t>5541/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1416,87 +1431,144 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>9.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>10.77</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>167.22</v>
+      </c>
+      <c r="P14" s="8">
+        <v>85.47</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>51.11</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>