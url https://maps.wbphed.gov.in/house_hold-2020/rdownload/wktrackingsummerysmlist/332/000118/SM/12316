--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,201 +113,201 @@
   <si>
     <t>Acceptance cum formal work order for Sinking of (250mm. Dia. x 200mm. Dia) Tube Well no-3 (100 Mtr. deep )by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at MIANAGAR Water Supply Scheme of Habibpur Block under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ramen Karmakar, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000305/2022-2023</t>
   </si>
   <si>
     <t>2300/MD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>MECHANO TRADING CO.</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of MIANAGAR Water Supply Scheme of Habibpur Block under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000341/2022-2023</t>
+  </si>
+  <si>
+    <t>2548/MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>18/12/2022</t>
+  </si>
+  <si>
+    <t>ANJIMA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for MIANAGAR Piped Water Supply Scheme of Habibpur Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000355/2022-2023</t>
+  </si>
+  <si>
+    <t>2504/MD</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. of Mianagar, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000462/2023-2024</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Mianagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014342)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000192/2023-2024</t>
+  </si>
+  <si>
+    <t>2144/MLMD</t>
+  </si>
+  <si>
+    <t>07/07/2023</t>
+  </si>
+  <si>
+    <t>04/11/2023</t>
+  </si>
+  <si>
+    <t>A.S. ENGINEERING</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at Mianagar Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Ziaur Rahaman, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001027/2023-2024</t>
   </si>
   <si>
     <t>1253/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>CHARU CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for MIANAGAR Piped Water Supply Scheme of Habibpur Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...47 lines deleted...]
-    <t>A.S. ENGINEERING</t>
+    <t>Laying of Pipeline work at Mianagar Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2024-2025</t>
+  </si>
+  <si>
+    <t>3197/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>Replacement of 200 mm (all through)Big Dia. Tubewell No:-1 (130MDeep) at Headwork site by D.R Rig. Method using P.V.C pipe &amp; Filter including supply of materials at MIANAGAR Water Supply Scheme of Habibpur Block under Malda Division, PHE Dte,in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000449/2024-2025</t>
+  </si>
+  <si>
+    <t>4806/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation Payment of MIYANAGAR Under AIHO CCC Under the district of Malda.</t>
   </si>
   <si>
     <t>BILL/00204/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-63</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House,PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at MIANAGAR Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000880/2024-2025</t>
   </si>
   <si>
     <t>1119/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000073/2025-2026</t>
   </si>
   <si>
     <t>5541/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -896,578 +896,578 @@
         <v>7.59</v>
       </c>
       <c r="Q3" s="4">
         <v>6.4</v>
       </c>
       <c r="R3" s="4">
         <v>84.29</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004369303</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.64</v>
+        <v>6.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.64</v>
+        <v>6.67</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.71</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>9.61</v>
+        <v>76.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>52.55</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>68.4</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4">
+        <v>3004369303</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>76.83</v>
+        <v>4.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>52.55</v>
+        <v>4.64</v>
       </c>
       <c r="R6" s="4">
-        <v>68.4</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.69</v>
+        <v>10.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.67</v>
+        <v>10.45</v>
       </c>
       <c r="R7" s="4">
-        <v>99.71</v>
+        <v>99.33</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>10.52</v>
+        <v>9.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.45</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.33</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>3.17</v>
+        <v>18.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>26.09</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>9.63</v>
+        <v>9.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>18.22</v>
+        <v>3.17</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>26.09</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>9.56</v>
+        <v>9.63</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>