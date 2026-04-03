--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,68 @@
     <t>2605/MD</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>25/12/2022</t>
   </si>
   <si>
     <t>MANIK CHANDRA SAHA</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Pannapur, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02486/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-421</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Sinking of ( 250 mm Dia. X 200 mm Dia.) Tubewell No.-3 (250 M deep) by D.R Rig. Method using P.V.C. pipe &amp; Gravel Filter including Supply of materials at PANNAPUR Water Supply Scheme of Habibpur Block under Malda Division, P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000976/2023-2024</t>
+  </si>
+  <si>
+    <t>885/MD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,73 +696,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1270,87 +1288,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>8.39</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>14.82</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>158.05</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>