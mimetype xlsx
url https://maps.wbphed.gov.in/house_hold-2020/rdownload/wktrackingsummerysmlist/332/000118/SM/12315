--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -977,54 +977,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1095,54 +1095,54 @@
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>10.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.3</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1217,54 +1217,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>69.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>67.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.12</v>
       </c>
       <c r="S9" s="4">
         <v>88</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1369,54 +1369,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>158.05</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>76.43</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>48.36</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>