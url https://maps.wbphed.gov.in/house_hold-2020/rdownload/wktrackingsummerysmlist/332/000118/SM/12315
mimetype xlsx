--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,225 +89,225 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Pannapur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/12315</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of PANNAPUR Water Supply Scheme of Habibpur Block under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000340/2022-2023</t>
+  </si>
+  <si>
+    <t>3112/MD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>HIRAK ROY CHOUDHURY</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of (200mm. Dia. x 150mm. Dia) Tube Well no-3 ( 70 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at PANNAPUR Water Supply Scheme of Habibpur Block under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000304/2022-2023</t>
   </si>
   <si>
     <t>2299/MD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>MECHANO TRADING CO.</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of PANNAPUR Water Supply Scheme of Habibpur Block under Malda Division, PHE Dte. in the District of Malda.</t>
-[...14 lines deleted...]
-    <t>HIRAK ROY CHOUDHURY</t>
+    <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damage A.C pipe lineby different dia UPVC pipe for PANNAPUR Piped Water Supply Scheme ( Nimnail, Jahanabad) of Habibpur Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000364/2022-2023</t>
+  </si>
+  <si>
+    <t>2605/MD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>25/12/2022</t>
+  </si>
+  <si>
+    <t>MANIK CHANDRA SAHA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000020/2022-2023</t>
+  </si>
+  <si>
+    <t>2405/MD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Pannapur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012801)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000385/2023-2024</t>
+  </si>
+  <si>
+    <t>2393/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>04/11/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Resistivity survey for Sankail PWSS, Basara PWSS and Pannapur PWSS at Habibipur &amp; Bamongola block under Malda district, CMSD-II (D), CDD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>135/CMSD-II(D)</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>S B S ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...40 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Pannapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Ziaur Rahaman, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000621/2024-2025</t>
   </si>
   <si>
     <t>5791/MD</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>05/01/2025</t>
   </si>
   <si>
     <t>DEY CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and Replacing of damage A.C pipe lineby different dia UPVC pipe for PANNAPUR Piped Water Supply Scheme ( Nimnail, Jahanabad) of Habibpur Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>MANIK CHANDRA SAHA</t>
+    <t>Sinking of ( 250 mm Dia. X 200 mm Dia.) Tubewell No.-3 (250 M deep) by D.R Rig. Method using P.V.C. pipe &amp; Gravel Filter including Supply of materials at PANNAPUR Water Supply Scheme of Habibpur Block under Malda Division, P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000976/2023-2024</t>
+  </si>
+  <si>
+    <t>885/MD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Pannapur, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02486/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-421</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -856,51 +856,51 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.25</v>
+        <v>6.69</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -917,117 +917,121 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.69</v>
+        <v>5.25</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.82</v>
+        <v>69.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.27</v>
+        <v>67.15</v>
       </c>
       <c r="R5" s="4">
-        <v>33.33</v>
+        <v>97.12</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1117,275 +1121,271 @@
         <v>10.44</v>
       </c>
       <c r="Q7" s="4">
         <v>9.01</v>
       </c>
       <c r="R7" s="4">
         <v>86.3</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>36.95</v>
+        <v>0.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>69.14</v>
+        <v>36.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>67.15</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>97.12</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>8.39</v>
+        <v>14.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>14.82</v>
+        <v>8.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>158.05</v>