--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,219 +89,219 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Akalpur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/12314</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for AKALPUR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000359/2022-2023</t>
+  </si>
+  <si>
+    <t>2508/MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>18/12/2022</t>
+  </si>
+  <si>
+    <t>M/S. TEWARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of AKALPUR Water Supply Scheme of Gazole Block. under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000345/2022-2023</t>
+  </si>
+  <si>
+    <t>3113/MD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>THREE BROTHERS CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No-3 ( 135 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at AKALPUR Water Supply Scheme of Gazole Block .under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000309/2022-2023</t>
   </si>
   <si>
     <t>2304/MD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for AKALPUR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>THREE BROTHERS CONSTRUCTION &amp; CO</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000016/2022-2023</t>
+  </si>
+  <si>
+    <t>2411/MD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Akalpur, Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000095/2023-2024</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Source Augmentation Akalpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012797)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001124/2022-2023</t>
+  </si>
+  <si>
+    <t>507/MLMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA KESHORI</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Akalpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000209/2024-2025</t>
   </si>
   <si>
     <t>3030/MD</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
     <t>BENGAL ENGINEERING COMPANY</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Source Augmentation Akalpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012797)</t>
-[...17 lines deleted...]
-    <t>SUBHAS CHANDRA KESHORI</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Akalpur Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000598/2024-2025</t>
+  </si>
+  <si>
+    <t>5936/MD</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
     <t>Placement of fund against the work for road restoration for laying pipe line for Eklakhi to Rashikpur road from 2.400 KM to 7.900 Km under AKALPUR PWSS under Malda Division,PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00515/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-252</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
-  </si>
-[...16 lines deleted...]
-    <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -850,57 +850,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.04</v>
+        <v>28.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.41</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -911,60 +911,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>28.05</v>
+        <v>6.69</v>
       </c>
       <c r="Q4" s="4">
+        <v>6.67</v>
+      </c>
+      <c r="R4" s="4">
+        <v>99.71</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -972,447 +972,447 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>6.69</v>
+        <v>9.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4">
-[...2 lines deleted...]
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.14</v>
+        <v>5.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="L7" s="4">
+        <v>3004293392</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>5.56</v>
+        <v>5.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>15.69</v>
+        <v>11.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>11.42</v>
+        <v>15.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>9.95</v>
+        <v>42.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>42.82</v>
+        <v>9.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>134.36</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>55.2</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>41.08</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>