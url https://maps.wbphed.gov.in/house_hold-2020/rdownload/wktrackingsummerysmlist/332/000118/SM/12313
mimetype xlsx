--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -194,69 +194,69 @@
   <si>
     <t>M/S PARIMAL DAS.</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for PURBA BINODPUR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Ramen Karmakar, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000357/2022-2023</t>
   </si>
   <si>
     <t>2506/MD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR DEY</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall of Purba Binodpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Purba Binodpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/001001/2023-2024</t>
-[...11 lines deleted...]
-    <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
+    <t>ORD/000996/2023-2024</t>
+  </si>
+  <si>
+    <t>1511/MD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>SARAJ TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1108,85 +1108,85 @@
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>10.14</v>
+        <v>26.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>81.31</v>
+        <v>97.57</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>