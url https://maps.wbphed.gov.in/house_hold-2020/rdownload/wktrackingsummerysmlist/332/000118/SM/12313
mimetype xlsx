--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>16/04/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR DEY</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Purba Binodpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000996/2023-2024</t>
   </si>
   <si>
     <t>1511/MD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>SARAJ TRADERS</t>
+  </si>
+  <si>
+    <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Purba Biniodpur Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000838/2024-2025</t>
+  </si>
+  <si>
+    <t>1004/MD</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -808,54 +826,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -869,54 +887,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.65</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -928,54 +946,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>3004293401</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>3.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -989,54 +1007,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>10.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.08</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1050,54 +1068,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>41.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>38.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.62</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1125,87 +1143,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>26.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>8.61</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>106.19</v>
+      </c>
+      <c r="P10" s="8">
+        <v>68.14</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>64.17</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>