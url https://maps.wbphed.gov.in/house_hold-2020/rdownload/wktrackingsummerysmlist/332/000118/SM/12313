--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,83 @@
     <t>16/03/2024</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>SARAJ TRADERS</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Purba Biniodpur Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000838/2024-2025</t>
   </si>
   <si>
     <t>1004/MD</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000052/2025-2026</t>
+  </si>
+  <si>
+    <t>5599/MD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall of Purba Binodpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001001/2023-2024</t>
+  </si>
+  <si>
+    <t>1180/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1204,87 +1237,205 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>8.61</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>6.21</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10.14</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>1.61</v>
+      </c>
+      <c r="R11" s="4">
+        <v>15.89</v>
+      </c>
+      <c r="S11" s="4">
+        <v>60</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>122.53</v>
+      </c>
+      <c r="P12" s="8">
+        <v>69.75</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>56.93</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>