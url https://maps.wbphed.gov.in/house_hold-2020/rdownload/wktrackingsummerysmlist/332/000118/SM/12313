--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,225 +89,225 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Purba Binodpur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/12313</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of PURBA BINODPUR Water Supply Scheme of Gazole Block .under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000346/2022-2023</t>
+  </si>
+  <si>
+    <t>2801/MD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No-3 ( 135 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at PURBA BINODPUR Water Supply Scheme of Gazole Block .under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000310/2022-2023</t>
   </si>
   <si>
     <t>2305/MD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of PURBA BINODPUR Water Supply Scheme of Gazole Block .under Malda Division, PHE Dte. in the District of Malda.</t>
-[...14 lines deleted...]
-    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for PURBA BINODPUR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000357/2022-2023</t>
+  </si>
+  <si>
+    <t>2506/MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR DEY</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Purba Binodpur PWSS, Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000094/2023-2024</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Source Augmentation of Purba Binodpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012798)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001128/2022-2023</t>
   </si>
   <si>
     <t>511/MLMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS.</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for PURBA BINODPUR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>TARUN KUMAR DEY</t>
+    <t>Construction of Boundary Wall of Purba Binodpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001001/2023-2024</t>
+  </si>
+  <si>
+    <t>1180/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Purba Binodpur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Ziaur Rahaman, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000996/2023-2024</t>
   </si>
   <si>
     <t>1511/MD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>SARAJ TRADERS</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, Pump House No.-2, Earth filling and 2 Nos. Boundary wall at Purba Biniodpur Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000838/2024-2025</t>
   </si>
   <si>
     <t>1004/MD</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000052/2025-2026</t>
   </si>
   <si>
     <t>5599/MD</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -856,60 +856,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.06</v>
+        <v>6.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.02</v>
+        <v>6.53</v>
       </c>
       <c r="R3" s="4">
-        <v>99.57</v>
+        <v>97.65</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -917,241 +917,241 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.69</v>
+        <v>9.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.53</v>
+        <v>9.02</v>
       </c>
       <c r="R4" s="4">
-        <v>97.65</v>
+        <v>99.57</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004293401</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.63</v>
+        <v>41.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.63</v>
+        <v>38.6</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>93.62</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="L6" s="4" t="s">
         <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>3004293401</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>10.57</v>
+        <v>3.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.36</v>
+        <v>3.63</v>
       </c>
       <c r="R6" s="4">
-        <v>98.08</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>41.23</v>
+        <v>10.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>38.6</v>
+        <v>10.36</v>
       </c>
       <c r="R7" s="4">
-        <v>93.62</v>
+        <v>98.08</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1159,60 +1159,60 @@
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>26.4</v>
+        <v>10.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>15.89</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1220,178 +1220,178 @@
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>8.61</v>
+        <v>26.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>6.21</v>
+        <v>8.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>10.14</v>
+        <v>6.21</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.61</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>15.89</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>122.53</v>