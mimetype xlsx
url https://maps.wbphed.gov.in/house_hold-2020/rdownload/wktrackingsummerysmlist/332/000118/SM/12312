--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,105 +131,87 @@
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2022-2023</t>
   </si>
   <si>
     <t>2408/MD</t>
   </si>
   <si>
     <t>17/10/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2022-2023</t>
   </si>
   <si>
     <t>2404/MD</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at Altor Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+    <t>Acceptance cum formal work order for Sinking of (250mm. Dia. x 200mm. Dia ) Tube Well no-3 ( 160 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at ALTOR Water Supply Scheme of Gazole Block .under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
-    <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
-[...11 lines deleted...]
-    <t>13/07/2024</t>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>2509/MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
+  </si>
+  <si>
+    <t>A. D. D. ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of ALTOR Water Supply Scheme of Gazole Block .under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000347/2022-2023</t>
+  </si>
+  <si>
+    <t>2550/MD</t>
+  </si>
+  <si>
+    <t>18/12/2022</t>
   </si>
   <si>
     <t>SUDEB KARMAKAR</t>
-  </si>
-[...31 lines deleted...]
-    <t>18/12/2022</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Altore Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012799)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000308/2023-2024</t>
   </si>
   <si>
     <t>2310/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>JIBON GHOSH.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Altore Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
@@ -696,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1029,470 +1011,409 @@
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>15.69</v>
+        <v>9.91</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>9.91</v>
+        <v>6.69</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>6.69</v>
+        <v>11.54</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>11.54</v>
+        <v>7.17</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>7.17</v>
+        <v>8.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>8.15</v>
+        <v>40.04</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>97.49</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>