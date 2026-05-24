--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -839,54 +839,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4">
         <v>3004279849</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1014,54 +1014,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>9.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.6</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1075,54 +1075,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>6.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1136,54 +1136,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>11.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.24</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1319,88 +1319,88 @@
       <c r="I11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>40.04</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>35.34</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>88.28</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>97.49</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>64.5</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>66.16</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>