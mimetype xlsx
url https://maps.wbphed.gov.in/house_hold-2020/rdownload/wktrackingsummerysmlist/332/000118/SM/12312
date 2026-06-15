--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,68 @@
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for ALTOR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Ramen Karmakar, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000358/2022-2023</t>
   </si>
   <si>
     <t>2507/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>M/S STAR INDIA CONSTRUTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Altor Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000208/2024-2025</t>
+  </si>
+  <si>
+    <t>3029/MD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1333,87 +1351,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>40.04</v>
       </c>
       <c r="Q11" s="4">
         <v>35.34</v>
       </c>
       <c r="R11" s="4">
         <v>88.28</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P12" s="4">
+        <v>15.69</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>113.18</v>
+      </c>
+      <c r="P13" s="8">
+        <v>64.5</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>56.99</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>