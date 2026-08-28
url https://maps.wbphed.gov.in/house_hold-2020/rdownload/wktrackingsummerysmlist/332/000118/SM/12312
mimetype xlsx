--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,237 +77,237 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Altor Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12312</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of (250mm. Dia. x 200mm. Dia ) Tube Well no-3 ( 160 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at ALTOR Water Supply Scheme of Gazole Block .under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>2509/MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
+  </si>
+  <si>
+    <t>A. D. D. ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of ALTOR Water Supply Scheme of Gazole Block .under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000347/2022-2023</t>
+  </si>
+  <si>
+    <t>2550/MD</t>
+  </si>
+  <si>
+    <t>18/12/2022</t>
+  </si>
+  <si>
+    <t>SUDEB KARMAKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for ALTOR Piped Water Supply Scheme of Gazole Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000358/2022-2023</t>
+  </si>
+  <si>
+    <t>2507/MD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>M/S STAR INDIA CONSTRUTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000017/2022-2023</t>
+  </si>
+  <si>
+    <t>2408/MD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000019/2022-2023</t>
+  </si>
+  <si>
+    <t>2404/MD</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Source Augmentation of Altor Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Altor, Gazol C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000294/2023-2024</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...61 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Altore Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012799)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000308/2023-2024</t>
   </si>
   <si>
     <t>2310/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>JIBON GHOSH.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Altore Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000687/2024-2025</t>
   </si>
   <si>
     <t>6204/MD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>MOSTAKIM ANSARI</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at Altor Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000208/2024-2025</t>
+  </si>
+  <si>
+    <t>3029/MD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
     <t>Augmentation of ensure proper functioning of 450 M³ capacity 20 Mtr. staging height RCC Over Head Reservoir of ALTOR Water Supply scheme under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000889/2024-2025</t>
   </si>
   <si>
     <t>1128/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>GOBINDA ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>28/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,609 +837,609 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>3004279849</v>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.87</v>
+        <v>9.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.87</v>
+        <v>8.39</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>84.6</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>5.56</v>
+        <v>6.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>5.56</v>
+        <v>40.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>35.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.28</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>9.91</v>
+        <v>5.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.39</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>84.6</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>6.69</v>
+        <v>5.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.67</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.7</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="L8" s="4">
+        <v>3004279849</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>11.54</v>
+        <v>2.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.22</v>
+        <v>2.87</v>
       </c>
       <c r="R8" s="4">
-        <v>97.24</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.17</v>
+        <v>11.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.24</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>8.15</v>
+        <v>7.17</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>40.04</v>
+        <v>15.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>35.34</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>88.28</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>15.69</v>
+        <v>8.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>