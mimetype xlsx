--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -417,50 +417,89 @@
     <t>2376/MD</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>09/08/2025</t>
   </si>
   <si>
     <t>M/S T. K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 2nd Tube Well Site of SAIYADPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>2288/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 4th Tubewell site of Saiyadpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000470/2024-2025</t>
+  </si>
+  <si>
+    <t>4883/MD</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>04/11/2024</t>
+  </si>
+  <si>
+    <t>M. S. AGENCY</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Saiyadpur, Nemua, Gun Sankrul, Barkol &amp; Mahammadpur PWSS under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000966/2024-2025</t>
+  </si>
+  <si>
+    <t>655/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>PRITAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,51 +888,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1012,54 +1051,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.43</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1071,54 +1110,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>21.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.11</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1130,54 +1169,54 @@
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>3004243242</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1191,54 +1230,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>9.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1252,54 +1291,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>4.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1313,54 +1352,54 @@
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>0.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1374,54 +1413,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>0.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1549,54 +1588,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>46.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>41.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>89.9</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1610,54 +1649,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>6.69</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.52</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.46</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1671,54 +1710,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>56.31</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>52.38</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>93.01</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1732,54 +1771,54 @@
       <c r="I15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P15" s="4">
         <v>3.01</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>49.24</v>
       </c>
       <c r="S15" s="4">
         <v>49</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1915,54 +1954,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P18" s="4">
         <v>12.59</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>12.2</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>96.94</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2108,87 +2147,209 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P21" s="4">
         <v>7.42</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P22" s="4">
+        <v>9.62</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>9.58</v>
+      </c>
+      <c r="R22" s="4">
+        <v>99.62</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>325.59</v>
+      </c>
+      <c r="P24" s="8">
+        <v>169.46</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>52.05</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>