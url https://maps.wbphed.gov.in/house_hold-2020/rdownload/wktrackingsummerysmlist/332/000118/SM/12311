--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,287 +89,287 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Saiyadpur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/12311</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C pipe line by different dia UPVC pipe for SAIYADPUR Piped Water Supply Scheme (Dhalsana JL-48, Horkhorka JL-49, &amp; Saiyadpur ) under Old Malda Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000363/2022-2023</t>
+  </si>
+  <si>
+    <t>2603/MD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>25/12/2022</t>
+  </si>
+  <si>
+    <t>A. K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of SAIYADPUR Water Supply Scheme of Old Malda Block .under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000344/2022-2023</t>
+  </si>
+  <si>
+    <t>2549/MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>18/12/2022</t>
+  </si>
+  <si>
+    <t>J. M. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well ( 135 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at SAIYADPUR Water Supply Scheme of Old Malda Block .under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Amit Biswas, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000308/2022-2023</t>
   </si>
   <si>
     <t>2303/MD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Claim for purchase of fuel for hiring of inspection for different site visit (diesel driven for official) use for Under Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04</t>
+  </si>
+  <si>
+    <t>ORD/001394/2022-2023</t>
+  </si>
+  <si>
+    <t>917./MLMD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>12/11/2022</t>
+  </si>
+  <si>
+    <t>MAA LAXMI FUEL STATION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000023/2022-2023</t>
+  </si>
+  <si>
+    <t>2410/MD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III &amp; IV of Source Augmentation of Saiyadpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012800)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/001129/2022-2023</t>
   </si>
   <si>
     <t>512/MLMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>DEVI ENTERPRISE...</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C/uPVC pipe line by different dia UPVC pipe for SAIYADPUR Piped Water Supply scheme ( Kutubpur JL-79, Basudevpur JL-80,Ijjatpur ,JL-81 &amp; Minapara JL-92 ) under Old Malda Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>1638/MD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>27/05/2023</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No.III of Saiyadpur PWSS, Old Malda C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000048/2023-2024</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Installation, Commissioning and trail operation of electro-mechanical components at T/W no-III &amp; IV Source Augmentation of Saiyadpur W/S Scheme in the district of Malda under Malda Mechanical Division, P.H.Engineering Directorate.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/002022/2023-2024</t>
+  </si>
+  <si>
+    <t>4756/MLMD</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>27/01/2024</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 4 ( 132.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe including supply of Materials at SAIYADPUR Supply Scheme under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000717/2022-2023</t>
   </si>
   <si>
     <t>1175/MD</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>A. D. D. ASSOCIATES</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Saiyadpur Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000733/2022-2023</t>
   </si>
   <si>
     <t>1207/MD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
-    <t>Claim for purchase of fuel for hiring of inspection for different site visit (diesel driven for official) use for Under Mechanical Division, P.H.E. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Claim for purchase of fuel for hiring of inspection for different site visit (diesel driven for official) use for AE-I, Under Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001924/2023-2024</t>
   </si>
   <si>
     <t>1145./MLMD</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>RAMCHANDRA BASAK</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>NEW SERVICE CONNECTION FOR TE NO. IV OF SAIYEDPUR W S SCHEME</t>
   </si>
   <si>
     <t>BILL/01072/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-95</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C pipe line by different dia UPVC pipe for SAIYADPUR Piped Water Supply Scheme (Dhalsana JL-48, Horkhorka JL-49, &amp; Saiyadpur ) under Old Malda Block in the District of Malda under Malda Division, PHE Dte.</t>
-[...73 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and pathway at 3rd Tube well Site of SAIYADPUR Piped Water Supply Scheme at Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000909/2023-2024</t>
   </si>
   <si>
     <t>287/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>KANAN CONSTRUCTION ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipeline for retrofitting and Installation of Functional House Connection of Saiyadpur Piped Water Supply Scheme at Old Malda Block under Malda Division PHE. Dte.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000643/2024-2025</t>
@@ -377,108 +377,108 @@
   <si>
     <t>5919/MD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Extension of pipe line and replacing of damage A.C./uPVC pipe line by different dia. UPVC pipe for SAIYEDPUR Piped Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000975/2023-2024</t>
   </si>
   <si>
     <t>884/MD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at 4th Tubewell site of Saiyadpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000470/2024-2025</t>
+  </si>
+  <si>
+    <t>4883/MD</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>04/11/2024</t>
+  </si>
+  <si>
+    <t>M. S. AGENCY</t>
+  </si>
+  <si>
     <t>RTOR000183/2023-2024</t>
   </si>
   <si>
     <t>777/MD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House, Blower Room, RCC Over Head Reservior and Construction Pathway &amp; Approch Road at Head Work Site of SAIYADPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>2376/MD</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>09/08/2025</t>
   </si>
   <si>
     <t>M/S T. K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 2nd Tube Well Site of SAIYADPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>2288/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>04/08/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>M. S. AGENCY</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Saiyadpur, Nemua, Gun Sankrul, Barkol &amp; Mahammadpur PWSS under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000966/2024-2025</t>
   </si>
   <si>
     <t>655/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>PRITAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1048,780 +1048,780 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9</v>
+        <v>46.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.58</v>
+        <v>41.9</v>
       </c>
       <c r="R3" s="4">
-        <v>95.43</v>
+        <v>89.9</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.57</v>
+        <v>6.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>18.36</v>
+        <v>6.52</v>
       </c>
       <c r="R4" s="4">
-        <v>85.11</v>
+        <v>97.46</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4">
-[...2 lines deleted...]
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.41</v>
+        <v>9</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.41</v>
+        <v>8.58</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>95.43</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>9.15</v>
+        <v>0.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.13</v>
+        <v>0.51</v>
       </c>
       <c r="R6" s="4">
-        <v>99.84</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>4.15</v>
+        <v>10.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.14</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.53</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.51</v>
+        <v>21.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.51</v>
+        <v>18.36</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>85.11</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.26</v>
+        <v>56.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.26</v>
+        <v>52.38</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>93.01</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>73</v>
+      </c>
+      <c r="L10" s="4">
+        <v>3004243242</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>10.98</v>
+        <v>4.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>3.18</v>
+        <v>3.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>49.24</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>46.61</v>
+        <v>9.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>41.9</v>
+        <v>9.13</v>
       </c>
       <c r="R12" s="4">
-        <v>89.9</v>
+        <v>99.84</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>6.69</v>
+        <v>4.15</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.52</v>
+        <v>4.14</v>
       </c>
       <c r="R13" s="4">
-        <v>97.46</v>
+        <v>99.53</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>56.31</v>
+        <v>0.26</v>
       </c>
       <c r="Q14" s="4">
-        <v>52.38</v>
+        <v>0.26</v>
       </c>
       <c r="R14" s="4">
-        <v>93.01</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="P15" s="4">
-        <v>3.01</v>
+        <v>3.18</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.48</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>49.24</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1887,51 +1887,51 @@
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>111</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="P17" s="4">
         <v>88.25</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
@@ -1948,172 +1948,172 @@
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="P18" s="4">
         <v>12.59</v>
       </c>
       <c r="Q18" s="4">
         <v>12.2</v>
       </c>
       <c r="R18" s="4">
         <v>96.94</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>121</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="P19" s="4">
-        <v>3.08</v>
+        <v>9.62</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>9.58</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>129</v>
+        <v>58</v>
       </c>
       <c r="P20" s="4">
-        <v>21.59</v>
+        <v>3.08</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
@@ -2127,124 +2127,124 @@
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>111</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>56</v>
+        <v>135</v>
       </c>
       <c r="P21" s="4">
-        <v>7.42</v>
+        <v>21.59</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>111</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>140</v>
+        <v>94</v>
       </c>
       <c r="P22" s="4">
-        <v>9.62</v>
+        <v>7.42</v>
       </c>
       <c r="Q22" s="4">
-        <v>9.58</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>99.62</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>