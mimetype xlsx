--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -239,51 +239,51 @@
   <si>
     <t>1130/MLMD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at RAJARAMPUR Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000883/2024-2025</t>
   </si>
   <si>
     <t>1122/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
-    <t>25/12/2025</t>
+    <t>25/03/2026</t>
   </si>
   <si>
     <t>THREE BROTHERS CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>