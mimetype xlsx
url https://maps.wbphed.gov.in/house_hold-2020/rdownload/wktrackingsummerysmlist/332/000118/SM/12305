--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,83 @@
     <t>23/06/2023</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at RAJARAMPUR Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000883/2024-2025</t>
   </si>
   <si>
     <t>1122/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>THREE BROTHERS CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall of Rajarampur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001019/2023-2024</t>
+  </si>
+  <si>
+    <t>1187/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>ANJIMA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Rajarampur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001020/2023-2024</t>
+  </si>
+  <si>
+    <t>1188/MD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>IDEAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -838,54 +871,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -899,54 +932,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.02</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -958,54 +991,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>3004231191</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1019,54 +1052,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>11.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.51</v>
       </c>
       <c r="S6" s="4">
         <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1137,54 +1170,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>43.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>43.21</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.37</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1231,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>0.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1273,87 +1306,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>9.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>11.85</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>12.83</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>111.3</v>
+      </c>
+      <c r="P13" s="8">
+        <v>70.51</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>63.35</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>