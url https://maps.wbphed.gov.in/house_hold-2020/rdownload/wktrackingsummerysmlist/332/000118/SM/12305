--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -131,195 +131,195 @@
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of RAJARAMPUR Water Supply Scheme of Habibpur Block. under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000342/2022-2023</t>
   </si>
   <si>
     <t>3109/MD</t>
   </si>
   <si>
     <t>20/12/2022</t>
   </si>
   <si>
     <t>03/02/2023</t>
   </si>
   <si>
     <t>M/S SRINJOYEE</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for RAJARAMPUR Piped Water Supply Scheme of Habibpur Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000356/2022-2023</t>
+  </si>
+  <si>
+    <t>2505//MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>18/12/2022</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000018/2022-2023</t>
+  </si>
+  <si>
+    <t>2406/MD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H-III site of Rajarampur C.C.C Aiho in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/001150/2022-2023</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Hiring of Inspection vehicle (Diesel driven) for official use of AE-II for the office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/001074/2023-2024</t>
+  </si>
+  <si>
+    <t>1130/MLMD</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Rajarampur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012802)</t>
   </si>
   <si>
-    <t>Junior Engineer-03</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>821/MLMD</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...50 lines deleted...]
-    <t>SUBRATA SAHA</t>
+    <t>Construction of Boundary Wall of Rajarampur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001019/2023-2024</t>
+  </si>
+  <si>
+    <t>1187/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>ANJIMA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Rajarampur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001020/2023-2024</t>
+  </si>
+  <si>
+    <t>1188/MD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>IDEAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at RAJARAMPUR Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000883/2024-2025</t>
   </si>
   <si>
     <t>1122/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>THREE BROTHERS CONSTRUCTION &amp; CO</t>
-  </si>
-[...31 lines deleted...]
-    <t>IDEAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -954,517 +954,517 @@
         <v>6.68</v>
       </c>
       <c r="Q4" s="4">
         <v>6.49</v>
       </c>
       <c r="R4" s="4">
         <v>97.02</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004231191</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.71</v>
+        <v>43.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.71</v>
+        <v>43.21</v>
       </c>
       <c r="R5" s="4">
+        <v>98.37</v>
+      </c>
+      <c r="S5" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>11.22</v>
+        <v>5.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.05</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>98.51</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="L7" s="4">
+        <v>3004231191</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>5.56</v>
+        <v>0.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>43.92</v>
+        <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>43.21</v>
+        <v>0.86</v>
       </c>
       <c r="R8" s="4">
-        <v>98.37</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.86</v>
+        <v>11.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.86</v>
+        <v>11.05</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>98.51</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>9.43</v>
+        <v>11.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>11.85</v>
+        <v>12.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>12.83</v>
+        <v>9.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>111.3</v>