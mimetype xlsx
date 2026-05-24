--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,75 +215,102 @@
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>SOVON KUMAR DAS</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Kanthalanpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013454)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000381/2023-2024</t>
   </si>
   <si>
     <t>2389/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>10/07/2026</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works of Oltara, Mianagar, Kadirpur, Bhabuk, Kanthalanpur PWSS under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000954/2024-2025</t>
   </si>
   <si>
     <t>643/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tubewell site of Kanthalanpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001035/2023-2024</t>
+  </si>
+  <si>
+    <t>1261/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Kanthalanpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000155/2024-2025</t>
+  </si>
+  <si>
+    <t>2924/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -896,54 +923,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>64.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>42.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.13</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1140,54 +1167,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>322.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>231.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>71.68</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1203,54 +1230,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>30</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>23.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.26</v>
       </c>
       <c r="S9" s="4">
         <v>19</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1280,87 +1307,213 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P11" s="4">
+        <v>7.07</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P12" s="4">
+        <v>35.67</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>549.18</v>
+      </c>
+      <c r="P13" s="8">
+        <v>297.73</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>54.21</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>