--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,225 +92,225 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Habibpur</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>KANTHALANPUR PWSS at Habibpur in Malda Division P.H.E.Dte</t>
   </si>
   <si>
     <t>SM/12304</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of KANTHALANPUR Piped Water Supply Scheme at Habibpur Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000035/2023-2024</t>
+  </si>
+  <si>
+    <t>1849/MD</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Kanthalanpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013454)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000381/2023-2024</t>
+  </si>
+  <si>
+    <t>2389/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>06/01/2027</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution of UPVC Pipeline of KANTHALANPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000564/2023-2024</t>
+  </si>
+  <si>
+    <t>2328/MD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2023-2024</t>
   </si>
   <si>
     <t>1809/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Distribution of UPVC Pipeline of KANTHALANPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...22 lines deleted...]
-  <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kanthalanpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000620/2024-2025</t>
   </si>
   <si>
     <t>5790/MD</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>05/01/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall at 2nd Tubewell site of Kanthalanpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001035/2023-2024</t>
+  </si>
+  <si>
+    <t>1261/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Kanthalanpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000155/2024-2025</t>
+  </si>
+  <si>
+    <t>2924/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of KANTHALANPUR, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02491/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-426</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of KANTHALANPUR, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02490/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-425</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of KANTHALANPUR Piped Water Supply Scheme at Habibpur Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...40 lines deleted...]
-  <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works of Oltara, Mianagar, Kadirpur, Bhabuk, Kanthalanpur PWSS under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000954/2024-2025</t>
   </si>
   <si>
     <t>643/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>10/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -839,637 +839,637 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>14.46</v>
+        <v>322.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>231.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>71.68</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>64.73</v>
+        <v>30</v>
       </c>
       <c r="Q4" s="4">
-        <v>42.81</v>
+        <v>23.48</v>
       </c>
       <c r="R4" s="4">
-        <v>66.13</v>
+        <v>78.26</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>60.57</v>
+        <v>64.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.81</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.13</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>7.65</v>
+        <v>14.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>5.24</v>
+        <v>60.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>322.9</v>
+        <v>7.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>231.44</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>71.68</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>30</v>
+        <v>35.67</v>
       </c>
       <c r="Q9" s="4">
-        <v>23.48</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.26</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.88</v>
+        <v>7.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>7.07</v>
+        <v>5.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>35.67</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>549.18</v>