--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -185,276 +185,276 @@
   <si>
     <t>2562/MD</t>
   </si>
   <si>
     <t>M/S MAHABIR ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Sahapur Sub-District Laboratory (erstwhile PBVM) under Malda Division, PHE Dte. in the district of Malda. (Period from 01/06/2022 to 31/03/2023).</t>
   </si>
   <si>
     <t>ORD/000041/2022-2023</t>
   </si>
   <si>
     <t>1277/MD</t>
   </si>
   <si>
     <t>31/05/2022</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>M/S MAA TARA ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Annual Maintenance Contract (AMC) for software upgradation, other software related issues in existing computers, refilling of cartridge of the printers, replacement of battery of UPS and other related peripherals in 8 nos. i.e. District, Sub-District &amp; NGO Laboratories under Malda Division, PHE Dte. in the district of Malda. (Period from 01/04/2023 to 31/03/2024).</t>
+  </si>
+  <si>
+    <t>ORD/000797/2022-2023</t>
+  </si>
+  <si>
+    <t>1481/MD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>DIGITAL CONSULTANTS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Annual maintenance of Chanchal Sub-District Laboratory under Malda Division, PHE Dte. (Period from 06/01/2023 to 05/01/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000439/2022-2023</t>
+  </si>
+  <si>
+    <t>195/RWS</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>NABODAYA MULTIPURPOSE CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Annual maintenance of Manikchak Sub-District Laboratory under Malda Division, PHE Dte. (Period from 06/01/2023 to 05/01/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000440/2022-2023</t>
+  </si>
+  <si>
+    <t>196/RWS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Annual maintenance of Gazole Sub-District Laboratory under Malda Division, PHE Dte. (Period from 06/01/2023 to 05/01/2024)</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000441/2022-2023</t>
+  </si>
+  <si>
+    <t>197/RWS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Annual maintenance of Sanskrity-O-Samaj Unnayan Parishad Sub-District Laboratory. (Period from 06/01/2023 to 05/01/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000444/2022-2023</t>
+  </si>
+  <si>
+    <t>200/RWS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Annual maintenance of Bulbulchandi Sub-District Laboratory under Malda Division, PHE Dte. (Period from 06/01/2023 to 05/01/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000445/2022-2023</t>
+  </si>
+  <si>
+    <t>201/RWS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Manikchak Sub-District Laboratory (erstwhile CDTP) under Malda Division, PHE Dte. in the district of Malda. (Period from 01/04/2023 to 30/06/2023).</t>
+  </si>
+  <si>
+    <t>Rahul Das Biswas, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000807/2022-2023</t>
+  </si>
+  <si>
+    <t>1465/MD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist, Laboratory Assistant and Sampling Assistant for testing, entry and collection of Chanchal Sub-District Laboratory under Malda Division, PHE Dte. in the district of Malda (Period from 01/10/2023 to 31/03/2024).</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Yusuf Sk, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000552/2023-2024</t>
+  </si>
+  <si>
+    <t>3723/MD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Engagement of personnel for testing, entry, collection of water and Double Beam Atomic Absorption Spectrophotometer (AAS) for Malda District water Testing Laboratory under Malda Division, PHE Dte. in the district of Malda (Period from 01/10/2023 to 31/03/2024).</t>
+  </si>
+  <si>
+    <t>ORD/000556/2023-2024</t>
+  </si>
+  <si>
+    <t>3727/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Annual maintenance of Balupur WTP Sub-District Laboratory under Malda Division, PHE Dte. (Period from 06/01/2023 to 05/01/2024)</t>
+  </si>
+  <si>
+    <t>ORD/000443/2022-2023</t>
+  </si>
+  <si>
+    <t>199/RWS</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal Work Order of Supply, Delivery, Fitting and Fixing of Vinyl Glow Sign Boards for 8(eight) no. of Laboratories under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000078/2023-2024</t>
   </si>
   <si>
     <t>133/RWS</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
-    <t>Continuation work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Manikchak Sub-District Laboratory (erstwhile CDTP) under Malda Division, PHE Dte. in the district of Malda. (Period from 01/04/2023 to 30/06/2023).</t>
-[...53 lines deleted...]
-    <t>197/RWS</t>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Manikchak Sub-District Laboratory (erstwhile CDTP) under Malda Division, PHE Dte. In the district of Malda. (Period from 01/10/2023 to 31/03/2024).</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3722/MD</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Annual maintenance of Sahapur Sub-District Laboratory under Malda Division, PHE Dte. (Period from 06/01/2023 to 05/01/2024)</t>
   </si>
   <si>
     <t>ORD/000442/2022-2023</t>
   </si>
   <si>
     <t>198/RWS</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Annual maintenance of Balupur WTP Sub-District Laboratory under Malda Division, PHE Dte. (Period from 06/01/2023 to 05/01/2024)</t>
-[...70 lines deleted...]
-  <si>
     <t>Continuation work order for maintenance of Chanchal Sub-District Laboratory under Malda Division, PHE Dte. for 6(Six) months.(Period from 06/01/2024 to 30/06/2024)</t>
   </si>
   <si>
     <t>ORD/000933/2023-2024</t>
   </si>
   <si>
     <t>432/RWS</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
+    <t>Continuation work order for maintenance of Gazole sub-District Laboratory under Malda Division,PHE Dte. for 6(Six) months (Period from 06/01/2024 to 30/06/20204)</t>
+  </si>
+  <si>
+    <t>ORD/000943/2023-2024</t>
+  </si>
+  <si>
+    <t>434/RWS</t>
+  </si>
+  <si>
     <t>Continuation work order for Maintenance of Manikchak Sub-District Laboratory under Malda Division, PHE Dte. for 6(Six) months(Period from 06/01/2024 to 30/06/2024)</t>
   </si>
   <si>
     <t>Rahul Das Biswas, Junior Engineer,Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000940/2023-2024</t>
   </si>
   <si>
     <t>433/RWS</t>
   </si>
   <si>
-    <t>Continuation work order for maintenance of Gazole sub-District Laboratory under Malda Division,PHE Dte. for 6(Six) months (Period from 06/01/2024 to 30/06/20204)</t>
-[...7 lines deleted...]
-  <si>
     <t>Continuation work order for maintenance of Balupur WTP Sub-District Laboratory under Malda Division, PHE Dte. for 06(Six) months( period from 06/01/2024 to 30/06/2024)</t>
   </si>
   <si>
     <t>ORD/000944/2023-2024</t>
   </si>
   <si>
     <t>435/RWS</t>
   </si>
   <si>
     <t>Continuation of work order for maintenance of Sanskrity-O-Samaj Unnayan Parishad Sub-District Laboratory under Malda Division, PHE Dte. for 6(Six) months.(Period from 06/01/2024 to 30/06/2024).</t>
   </si>
   <si>
     <t>ORD/000967/2023-2024</t>
   </si>
   <si>
     <t>436/RWS</t>
-  </si>
-[...16 lines deleted...]
-    <t>DIGITAL CONSULTANTS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1006,54 +1006,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1067,54 +1067,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>4.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100.89</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1128,54 +1128,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>3.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1189,54 +1189,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>3.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1248,54 +1248,54 @@
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>4.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1306,1128 +1306,1128 @@
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.81</v>
+        <v>1.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.42</v>
+        <v>0.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.67</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>0.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.58</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>0.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.12</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P12" s="4">
         <v>0.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.21</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="P13" s="4">
         <v>0.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.11</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P14" s="4">
-        <v>0.75</v>
+        <v>1.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.42</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>0.75</v>
+        <v>3.81</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>83.74</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="P16" s="4">
-        <v>0.75</v>
+        <v>5.18</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.59</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>88.61</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P17" s="4">
-        <v>2.84</v>
+        <v>0.75</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>96.03</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>101</v>
+        <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>3.81</v>
+        <v>0.81</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="P19" s="4">
-        <v>5.18</v>
+        <v>2.84</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="P20" s="4">
-        <v>0.37</v>
+        <v>0.75</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>97.8</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>115</v>
+        <v>35</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P21" s="4">
         <v>0.37</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>98.41</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P22" s="4">
         <v>0.37</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>97.12</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>35</v>
+        <v>124</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P23" s="4">
         <v>0.37</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>96.82</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P24" s="4">
         <v>0.37</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>96.4</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>132</v>
+        <v>68</v>
       </c>
       <c r="P25" s="4">
-        <v>1.19</v>
+        <v>0.37</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>42.44</v>
       </c>
       <c r="P26" s="8">
-        <v>0</v>
+        <v>39.9</v>
       </c>
       <c r="Q26" s="8">
-        <v>0</v>
+        <v>94.02</v>
       </c>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>