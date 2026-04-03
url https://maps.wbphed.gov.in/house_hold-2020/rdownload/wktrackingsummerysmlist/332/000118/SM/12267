--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,99 +116,75 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2022-2023</t>
   </si>
   <si>
     <t>3042/MD</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>1608/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
+    <t>Sinking of 200mm. (all through) Big dia. Tube Well of 180m Deep at Head Work Site by D.R. Rig Method using P.V.C. pipe including supply of materials at GOCHIYA Water Supply Scheme of Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000651/2024-2025</t>
+  </si>
+  <si>
+    <t>6044/MD</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
-  </si>
-[...46 lines deleted...]
-    <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of GOCHIYA PWSS, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02540/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-443</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>New service connection at GOCHIYA Pwss pH NO II Under EE/MLMD PHE DTE DIST. Malda.( kushida c c c)</t>
   </si>
   <si>
     <t>BILL/03681/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-664</t>
   </si>
@@ -657,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -901,447 +877,384 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>26.86</v>
+        <v>10.84</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.84</v>
+        <v>3.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>3.79</v>
+        <v>9.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>9.63</v>
+        <v>508.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>508.24</v>
+        <v>48.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>622.77</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>