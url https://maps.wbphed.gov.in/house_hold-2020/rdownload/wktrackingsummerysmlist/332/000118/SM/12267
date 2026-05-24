--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1097,54 +1097,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>508.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>174.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>34.37</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1194,54 +1194,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>622.77</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>174.7</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>28.05</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>