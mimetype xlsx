--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,92 @@
     <t>2319/MD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution pipeline in connection with Jal Jeevan Mission (JJM) at Gochiya Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000656/2024-2025</t>
   </si>
   <si>
     <t>1259/MD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Gochiya Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012594)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/001800/2023-2024</t>
+  </si>
+  <si>
+    <t>3687/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE (SILIGURI)</t>
+  </si>
+  <si>
+    <t>Construction of Boundary,Approch road, Land development at Head Work Site and Laying of Dedicated Distribution pipe line for improvement of functionality of Gochiya Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Sri Susanta Saha, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000953/2025-2026</t>
+  </si>
+  <si>
+    <t>769/MD</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1174,87 +1216,213 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>48.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>26.86</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>19.53</v>
+      </c>
+      <c r="R10" s="4">
+        <v>72.73</v>
+      </c>
+      <c r="S10" s="4">
+        <v>80</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P11" s="4">
+        <v>96.28</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>745.9</v>
+      </c>
+      <c r="P12" s="8">
+        <v>194.24</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>26.04</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>