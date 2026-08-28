--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -107,168 +107,168 @@
   <si>
     <t>GOCHIYA PWSS , Harischandrapur_I Block in Malda Division.</t>
   </si>
   <si>
     <t>SM/12267</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2022-2023</t>
   </si>
   <si>
     <t>3042/MD</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of GOCHIYA Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000097/2023-2024</t>
+  </si>
+  <si>
+    <t>2319/MD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Gochiya Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012594)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/001800/2023-2024</t>
+  </si>
+  <si>
+    <t>3687/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE (SILIGURI)</t>
+  </si>
+  <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>1608/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>Sinking of 200mm. (all through) Big dia. Tube Well of 180m Deep at Head Work Site by D.R. Rig Method using P.V.C. pipe including supply of materials at GOCHIYA Water Supply Scheme of Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000651/2024-2025</t>
   </si>
   <si>
     <t>6044/MD</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of GOCHIYA PWSS, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02540/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-443</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>New service connection at GOCHIYA Pwss pH NO II Under EE/MLMD PHE DTE DIST. Malda.( kushida c c c)</t>
   </si>
   <si>
     <t>BILL/03681/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-664</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of GOCHIYA Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution pipeline in connection with Jal Jeevan Mission (JJM) at Gochiya Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000656/2024-2025</t>
   </si>
   <si>
     <t>1259/MD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>S.P. ENTERPRISE (SILIGURI)</t>
   </si>
   <si>
     <t>Construction of Boundary,Approch road, Land development at Head Work Site and Laying of Dedicated Distribution pipe line for improvement of functionality of Gochiya Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Sri Susanta Saha, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000953/2025-2026</t>
   </si>
   <si>
     <t>769/MD</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -872,501 +872,501 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>15.61</v>
+        <v>508.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>174.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>34.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.84</v>
+        <v>26.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.53</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.73</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>3.79</v>
+        <v>15.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>9.63</v>
+        <v>10.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>508.24</v>
+        <v>3.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>174.7</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>34.37</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>48.34</v>
+        <v>9.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>26.86</v>
+        <v>48.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.53</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>72.73</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>96.28</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>