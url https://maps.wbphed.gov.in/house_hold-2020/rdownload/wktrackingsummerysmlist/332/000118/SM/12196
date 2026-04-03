--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -245,51 +245,51 @@
   <si>
     <t>785/ MLMD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of SULTANNAGAR Water Supply Scheme at HARISHCHANDRAPUR-II Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>1845/MD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S ALISA CONSTRUCTIION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>