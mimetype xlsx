--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -903,54 +903,54 @@
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>9.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.88</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -964,54 +964,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>122</v>
       </c>
       <c r="S5" s="4">
         <v>71</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1025,54 +1025,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4">
         <v>3004232824</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>5.28</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.28</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1088,54 +1088,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>10.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.13</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1149,54 +1149,54 @@
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4">
         <v>3004353821</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>2.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1271,54 +1271,54 @@
       <c r="I10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>28.18</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.3</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>86.24</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1334,88 +1334,88 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>289.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>159.22</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>54.97</v>
       </c>
       <c r="S11" s="4">
         <v>89</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>382.11</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>211.18</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>55.27</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>