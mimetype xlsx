--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -245,54 +245,75 @@
   <si>
     <t>785/ MLMD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of SULTANNAGAR Water Supply Scheme at HARISHCHANDRAPUR-II Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>1845/MD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>M/S ALISA CONSTRUCTIION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sultannagar Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000660/2024-2025</t>
+  </si>
+  <si>
+    <t>1261/MD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
     <t>01/04/2026</t>
   </si>
   <si>
-    <t>M/S ALISA CONSTRUCTIION</t>
+    <t>M/S AYUSH BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1348,87 +1369,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>289.64</v>
       </c>
       <c r="Q11" s="4">
         <v>159.22</v>
       </c>
       <c r="R11" s="4">
         <v>54.97</v>
       </c>
       <c r="S11" s="4">
         <v>89</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>22.7</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>404.81</v>
+      </c>
+      <c r="P13" s="8">
+        <v>211.18</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>52.17</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>