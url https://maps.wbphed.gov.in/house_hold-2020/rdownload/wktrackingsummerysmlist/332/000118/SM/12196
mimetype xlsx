--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -92,207 +92,207 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Harischandrapur-II</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>SULTANNAGAR PWSS</t>
   </si>
   <si>
     <t>SM/12196</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of SULTANNAGAR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000370/2022-2023</t>
+  </si>
+  <si>
+    <t>2699/MD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>ASHIS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of inspection Vehicle (Non-Air-Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long jurney and should be covered any where without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division, PHE Dte. under Malda Division, PHE Dte. (Period from 01/01/2023 to 30/06/2023).</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000819/2022-2023</t>
+  </si>
+  <si>
+    <t>519/MSD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>ARUN KUMAR DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2022-2023</t>
   </si>
   <si>
     <t>3049/MD</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of SULTANNAGAR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Sultannagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/012936)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>785/ MLMD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of SULTANNAGAR Water Supply Scheme at HARISHCHANDRAPUR-II Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000030/2023-2024</t>
+  </si>
+  <si>
+    <t>1845/MD</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>M/S ALISA CONSTRUCTIION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Sultannagar PWSS, Harishchandrapur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 150 Mtr. Deep Big dia Tube well (1 No) at SULTANNAGAR Water Supply Scheme under Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Mr. Susanta Pal, JE_Deputation</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000605/2022-2023</t>
   </si>
   <si>
     <t>923/MD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of SULTANNAGAR, Harishchandrapur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000295/2023-2024</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>1620/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S ALISA CONSTRUCTIION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sultannagar Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000660/2024-2025</t>
   </si>
   <si>
     <t>1261/MD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S AYUSH BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -842,603 +842,603 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>25.94</v>
+        <v>9.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.88</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>9.2</v>
+        <v>0.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.55</v>
+        <v>1.04</v>
       </c>
       <c r="R4" s="4">
-        <v>92.88</v>
+        <v>122</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.86</v>
+        <v>25.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.04</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>122</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>3004232824</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.28</v>
+        <v>28.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.28</v>
+        <v>24.3</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>86.24</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>10.13</v>
+        <v>289.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.13</v>
+        <v>159.22</v>
       </c>
       <c r="R7" s="4">
-        <v>99.92</v>
+        <v>54.97</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4">
-        <v>3004353821</v>
+        <v>3004232824</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>2.66</v>
+        <v>5.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.66</v>
+        <v>5.28</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>10.22</v>
+        <v>10.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.13</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>73</v>
+      </c>
+      <c r="L10" s="4">
+        <v>3004353821</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>28.18</v>
+        <v>2.66</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.3</v>
+        <v>2.66</v>
       </c>
       <c r="R10" s="4">
-        <v>86.24</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="P11" s="4">
-        <v>289.64</v>
+        <v>10.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>159.22</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>54.97</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>22.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>