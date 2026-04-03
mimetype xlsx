--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,138 +152,117 @@
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000088/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at 2nd Tube Well site of Bangrua Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...2 lines deleted...]
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer ,Sri Susanta Saha, Assistant Engineer</t>
+    <t>RTOR000124/2023-2024</t>
+  </si>
+  <si>
+    <t>94/MD</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>RTOR000017/2024-2025</t>
+  </si>
+  <si>
+    <t>3993/MD</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>New service connection at BANGRUA PWSS T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
+  </si>
+  <si>
+    <t>BILL/00765/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-201</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bangrua Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013018)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000243/2023-2024</t>
+  </si>
+  <si>
+    <t>2260/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/11/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC,</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of BANGRUA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000188/2024-2025</t>
-[...67 lines deleted...]
-  <si>
     <t>ORD/000389/2023-2024</t>
   </si>
   <si>
     <t>3289/MD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>01/07/2025</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bangrua Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000573/2024-2025</t>
   </si>
   <si>
     <t>1150/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>A. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of BANGURA Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
@@ -711,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1032,557 +1011,494 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>7.26</v>
+        <v>3.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>3.08</v>
+        <v>3.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>3.7</v>
+        <v>3.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.27</v>
+        <v>26.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>26.41</v>
+        <v>148.48</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>148.48</v>
+        <v>26.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>26.08</v>
+        <v>22.26</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>254.91</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>