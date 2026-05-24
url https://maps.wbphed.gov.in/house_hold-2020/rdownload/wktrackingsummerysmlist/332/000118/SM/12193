--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,72 +203,54 @@
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bangrua Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013018)</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000243/2023-2024</t>
   </si>
   <si>
     <t>2260/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>SOUMEN ELECTRIC,</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of BANGRUA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bangrua Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
-  </si>
-[...16 lines deleted...]
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bangrua Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000573/2024-2025</t>
   </si>
   <si>
     <t>1150/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>A. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of BANGURA Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000207/2025-2026</t>
   </si>
   <si>
     <t>3704/MD</t>
   </si>
@@ -690,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -855,54 +837,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>9.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.35</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -916,54 +898,54 @@
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>3004401750</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>5.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1215,54 +1197,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>26.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.86</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.99</v>
       </c>
       <c r="S9" s="4">
         <v>84</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1275,60 +1257,60 @@
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>148.48</v>
+        <v>26.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
@@ -1338,167 +1320,104 @@
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>26.08</v>
+        <v>22.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>106.43</v>
+      </c>
+      <c r="P12" s="8">
+        <v>35.2</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>33.07</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>