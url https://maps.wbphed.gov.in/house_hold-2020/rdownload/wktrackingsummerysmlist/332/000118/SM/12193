--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,86 @@
     <t>21/03/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>A. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of BANGURA Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000207/2025-2026</t>
   </si>
   <si>
     <t>3704/MD</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of BANGRUA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000389/2023-2024</t>
+  </si>
+  <si>
+    <t>3289/MD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Bangrua Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer ,Sri Susanta Saha, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000188/2024-2025</t>
+  </si>
+  <si>
+    <t>2967/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1337,87 +1373,213 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>22.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>148.48</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>65</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>7.26</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>262.17</v>
+      </c>
+      <c r="P14" s="8">
+        <v>35.2</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>13.43</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>