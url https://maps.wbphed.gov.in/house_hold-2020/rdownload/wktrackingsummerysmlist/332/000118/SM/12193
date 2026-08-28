--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,246 +80,246 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Harischandrapur-I</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>BANGRUA PWSS</t>
+  </si>
+  <si>
+    <t>SM/12193</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bangrua Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013018)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000243/2023-2024</t>
+  </si>
+  <si>
+    <t>2260/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/11/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC,</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
-    <t>BANGRUA PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Formal work order for the work of Implementation of BANGRUA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000389/2023-2024</t>
+  </si>
+  <si>
+    <t>3289/MD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of BANGRUA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000371/2022-2023</t>
   </si>
   <si>
     <t>778/MD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>19/03/2023</t>
   </si>
   <si>
     <t>SAUDAGAR (INDIA)</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of BANGRUA PWSS, Harishchandrapur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001018/2023-2024</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000088/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Bangrua Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer ,Sri Susanta Saha, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000188/2024-2025</t>
+  </si>
+  <si>
+    <t>2967/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>RTOR000124/2023-2024</t>
   </si>
   <si>
     <t>94/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>RTOR000017/2024-2025</t>
   </si>
   <si>
     <t>3993/MD</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>New service connection at BANGRUA PWSS T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
   </si>
   <si>
     <t>BILL/00765/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-201</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bangrua Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013018)</t>
-[...19 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bangrua Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000573/2024-2025</t>
   </si>
   <si>
     <t>1150/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>A. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of BANGURA Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000207/2025-2026</t>
   </si>
   <si>
     <t>3704/MD</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>BINA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,672 +870,672 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.2</v>
+        <v>26.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.87</v>
+        <v>20.86</v>
       </c>
       <c r="R3" s="4">
-        <v>96.35</v>
+        <v>78.99</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>3004401750</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.47</v>
+        <v>148.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.47</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>6.97</v>
+        <v>9.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.35</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4">
+        <v>3004401750</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.08</v>
+        <v>5.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.7</v>
+        <v>6.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.27</v>
+        <v>7.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>26.41</v>
+        <v>3.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>20.86</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.99</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>26.08</v>
+        <v>3.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>22.26</v>
+        <v>3.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>148.48</v>
+        <v>26.08</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>7.26</v>
+        <v>22.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>262.17</v>